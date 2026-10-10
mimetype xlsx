--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="fair_value">Model!$B$11</definedName>
+    <definedName name="forward_adj_net_income">Model!$B$12</definedName>
+    <definedName name="upside">Model!$B$13</definedName>
     <definedName name="implied_equity_value">Model!$B$14</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_adj_eps">Model!$B$8</definedName>
     <definedName name="target_pe">Model!$B$9</definedName>
-    <definedName name="fair_value">Model!$B$11</definedName>
-[...1 lines deleted...]
-    <definedName name="upside">Model!$B$13</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>Mastercard forward adjusted EPS valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward P/E valuation for Mastercard based on normalized adjusted diluted earnings power. The model uses Q1 2026 adjusted EPS and revenue growth as the starting point, then flexes forward EPS and the valuation multiple.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8f5b9ba57fa743713e628ae56eeec991</t>
+    <t>As of 2026-09-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8f5b9ba57fa743713e628ae56eeec991</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward adjusted EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>forward_adj_net_income</t>
   </si>
@@ -109,50 +109,62 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>forward_adj_eps = 17, target_pe = 25</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>forward_adj_eps = 21, target_pe = 33</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $569.19. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>September 10 conference reported resilient spending, first four weeks of August volume broadly consistent with the first four weeks of July, continued services demand, and longer-term stablecoin/BVNK opportunities. BVNK closed August 3; no new EPS guidance was supplied at the conference. Preserve the existing $19 normalized forward-EPS assumption and 29x multiple while the older source backlog remains open.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MA/Transcript/db1246652e3b7c83c487d5ad0c2455e4</t>
   </si>
   <si>
     <t>Mastercard reported Q1 2026 adjusted diluted EPS of $4.60, net revenue growth of 16%, and currency-neutral net revenue growth of 12%.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1141391/000114139126000029/0001141391-26-000029-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
   </si>
   <si>
     <t>Q1 2026 diluted weighted-average shares were approximately 893 million.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
@@ -524,51 +536,51 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>543.6</v>
+        <v>569.19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>893</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>29</v>
       </c>
@@ -678,94 +690,116 @@
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
         <v>31</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>29</v>
       </c>
-      <c r="C3" t="s">
-        <v>30</v>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>