--- v0 (2026-08-27)
+++ v1 (2026-10-25)
@@ -10,136 +10,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="fcf_y5">Model!$B$27</definedName>
+    <definedName name="pv_fcf_y4">Model!$B$28</definedName>
+    <definedName name="pv_fcf_y5">Model!$B$29</definedName>
+    <definedName name="depreciation_m">Model!$B$9</definedName>
+    <definedName name="fcf_y4">Model!$B$25</definedName>
+    <definedName name="fcf_growth">Model!$B$11</definedName>
+    <definedName name="terminal_growth">Model!$B$15</definedName>
+    <definedName name="fcf_y1">Model!$B$20</definedName>
+    <definedName name="upside">Model!$B$35</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
+    <definedName name="normalized_fcf">Model!$B$19</definedName>
+    <definedName name="pv_terminal_value">Model!$B$31</definedName>
+    <definedName name="enterprise_value_m">Model!$B$32</definedName>
     <definedName name="capex_m">Model!$B$6</definedName>
     <definedName name="net_cash_m">Model!$B$12</definedName>
+    <definedName name="wacc">Model!$B$16</definedName>
+    <definedName name="working_capital_investment_m">Model!$B$17</definedName>
+    <definedName name="fcf_y3">Model!$B$23</definedName>
+    <definedName name="cash_tax_rate">Model!$B$7</definedName>
+    <definedName name="diluted_shares_m">Model!$B$10</definedName>
+    <definedName name="operating_income_m">Model!$B$13</definedName>
     <definedName name="tariff_refund_credit_m">Model!$B$14</definedName>
+    <definedName name="fcf_y2">Model!$B$21</definedName>
+    <definedName name="pv_fcf_y1">Model!$B$22</definedName>
+    <definedName name="pv_fcf_y3">Model!$B$26</definedName>
+    <definedName name="equity_value_m">Model!$B$33</definedName>
     <definedName name="pv_fcf_y2">Model!$B$24</definedName>
-    <definedName name="fcf_y5">Model!$B$27</definedName>
-[...4 lines deleted...]
-    <definedName name="enterprise_value_m">Model!$B$32</definedName>
+    <definedName name="terminal_value">Model!$B$30</definedName>
     <definedName name="fair_value">Model!$B$34</definedName>
-    <definedName name="cash_tax_rate">Model!$B$7</definedName>
-[...16 lines deleted...]
-    <definedName name="pv_fcf_y5">Model!$B$29</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>AEO guided FCF DCF valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8f6afd096403171a411a74f10da3ec78</t>
+    <t>As of 2026-09-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_8f6afd096403171a411a74f10da3ec78</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>FY2030E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Capital expenditures ($M); guided $250M-$260M, base $255M</t>
   </si>
   <si>
     <t>Cash tax rate; base 23%, bear 24%, bull 22%</t>
   </si>
   <si>
-    <t>Current AEO share price; tracked price $17.03 on July 18, 2026</t>
-[...5 lines deleted...]
-    <t>Diluted / economic shares (M); 167.6M latest shares outstanding</t>
+    <t>AEO reference share price on September 10, 2026</t>
+  </si>
+  <si>
+    <t>FY2026 depreciation and amortization ($M); guided approximately $215M</t>
+  </si>
+  <si>
+    <t>Economic share-count anchor (M); Q2 FY2026 diluted weighted average 170.180M</t>
   </si>
   <si>
     <t>Annual FCF growth after FY2026; base 3%</t>
   </si>
   <si>
-    <t>Net cash, cash less debt ($M); $103.3M cash less $85.0M debt</t>
-[...5 lines deleted...]
-    <t>Risk-weighted tariff refund cash benefit ($M); base gives 50% credit to $140M expected net refund not in guidance</t>
+    <t>Reported August 1 cash less debt ($M); $147.954M less $55M</t>
+  </si>
+  <si>
+    <t>Normalized FY2026 operating income ($M); $545M guidance midpoint less $161M one-time tariff benefit</t>
+  </si>
+  <si>
+    <t>Incremental tariff refund credit ($M); zero after substantially all refunds were received</t>
   </si>
   <si>
     <t>Terminal growth rate; base 2.5%</t>
   </si>
   <si>
     <t>Discount rate / WACC; base 8.75%</t>
   </si>
   <si>
     <t>Normalized working-capital investment ($M); base assumes annual working capital washes out</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>normalized_fcf</t>
   </si>
   <si>
     <t>fcf_y1</t>
   </si>
   <si>
     <t>fcf_y2</t>
   </si>
   <si>
     <t>pv_fcf_y1</t>
   </si>
@@ -182,93 +182,123 @@
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside / downside vs current price</t>
   </si>
   <si>
     <t>Enterprise value ($M)</t>
   </si>
   <si>
     <t>FY2026 normalized FCF ($M)</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>capex_m = 255, cash_tax_rate = 0.23, depreciation_m = 205, diluted_shares_m = 167.573, fcf_growth = 0.03, operating_income_m = 400, tariff_refund_credit_m = 70, terminal_growth = 0.025, wacc = 0.0875, working_capital_investment_m = 0</t>
+    <t>capex_m = 255, cash_tax_rate = 0.23, depreciation_m = 215, diluted_shares_m = 170.18, fcf_growth = 0.03, operating_income_m = 384, tariff_refund_credit_m = 0, terminal_growth = 0.025, wacc = 0.0875, working_capital_investment_m = 0</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>capex_m = 260, cash_tax_rate = 0.24, depreciation_m = 200, diluted_shares_m = 170, fcf_growth = 0.02, operating_income_m = 365, tariff_refund_credit_m = 0, terminal_growth = 0.02, wacc = 0.095, working_capital_investment_m = 5</t>
+    <t>capex_m = 260, cash_tax_rate = 0.24, depreciation_m = 210, diluted_shares_m = 172.607, fcf_growth = 0.02, operating_income_m = 349, tariff_refund_credit_m = 0, terminal_growth = 0.02, wacc = 0.095, working_capital_investment_m = 5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>capex_m = 250, cash_tax_rate = 0.22, depreciation_m = 210, diluted_shares_m = 164, fcf_growth = 0.04, operating_income_m = 430, tariff_refund_credit_m = 140, terminal_growth = 0.0275, wacc = 0.085, working_capital_investment_m = -10</t>
+    <t>capex_m = 250, cash_tax_rate = 0.22, depreciation_m = 220, diluted_shares_m = 166.607, fcf_growth = 0.04, operating_income_m = 414, tariff_refund_credit_m = 0, terminal_growth = 0.0275, wacc = 0.085, working_capital_investment_m = -10</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>September 29 Modeledge reference AEO stock price $18.14, retrieved 2026-09-29T15:15:04.101057-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29: investigated the 4.79% rise; no newer company filing/transcript or verified quantified operating catalyst was established. Preserve normalized $384M operating income, $255.68M FCF, $92.954M net cash and tariff-refund exclusions. Refresh current price to $18.14; existing AE brand, Q3 seasonality and $35M incentive settlement questions remain open.</t>
+  </si>
+  <si>
+    <t>Reference AEO share price refreshed from Modeledge price data on September 10, 2026 to $14.54; market price alone does not change intrinsic assumptions.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Q2 10-Q: $70.8M was paid to the tariff-claim purchaser during Q2, so it is already included in reported cash. The $161M net operating-income benefit includes $35M incentive expense; its separate cash settlement timing is undisclosed. Retain $384M normalized FY operating income and $92.954M net cash, with no incremental tariff-refund credit.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AEO/filing/10-Q/0001193125-26-387856</t>
+  </si>
+  <si>
     <t>AEO Q1 FY2026 revenue was $1.195B, operating profit was $28M, and management guided FY operating profit to $390M-$410M with CapEx of $250M-$260M.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/919012/transcript/47e87baed89b6a295e8da44047b9ad83</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>AEO Q1 FY2026 10-Q reported 167.6M shares outstanding, $103.3M cash, and $85.0M long-term debt.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/919012/filing/0001193125-26-255712</t>
   </si>
   <si>
     <t>AEO tracked share price was $17.03 at the July 18, 2026 refresh; no newer operating results had been filed after Q1 FY2026.</t>
   </si>
   <si>
     <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>September 9 Q2 FY2026 release: FY operating-income guidance $540M-$550M includes $161M net one-time tariff-refund benefit; normalized range is $379M-$389M. D&amp;A is about $215M and capex $250M-$260M. Cash $147.954M, debt $55M and Q2 diluted weighted-average shares 170.180M are reported August-period anchors. All incremental refund-credit scenarios are zero because substantially all refunds were received. Scenario operating-income, D&amp;A and share spreads relative to base are retained.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/919012/000119312526386510/aeo-ex99_1.htm</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -668,99 +698,99 @@
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="6">
         <v>255</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7">
         <v>0.23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
-        <v>17.03</v>
+        <v>18.14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6">
-        <v>205</v>
+        <v>215</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="9">
-        <v>167.573</v>
+        <v>170.18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="7">
         <v>0.03</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6">
-        <v>18.3</v>
+        <v>92.954</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="6">
-        <v>400</v>
+        <v>384</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="6">
-        <v>70</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="7">
         <v>0.025</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="7">
         <v>0.0875</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="6">
         <v>0</v>
       </c>
@@ -966,105 +996,160 @@
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>53</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>56</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
         <v>58</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>59</v>
+      </c>
+      <c r="B5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>