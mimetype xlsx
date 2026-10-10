--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="target_pe">Model!$B$9</definedName>
     <definedName name="fair_value">Model!$B$11</definedName>
     <definedName name="forward_net_income">Model!$B$12</definedName>
     <definedName name="upside">Model!$B$13</definedName>
     <definedName name="implied_equity_value">Model!$B$14</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_eps">Model!$B$8</definedName>
+    <definedName name="target_pe">Model!$B$9</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Cisco forward normalized EPS valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward earnings valuation for Cisco Systems. The model normalizes recent reported earnings power and applies a forward P/E with bear and bull sensitivities.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_93daf36e7e1831cebda10f500e9faa08</t>
+    <t>As of 2026-08-12  ·  Currency: USD  ·  https://modeledge.ai/model/fm_93daf36e7e1831cebda10f500e9faa08</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward normalized EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>forward_net_income</t>
   </si>
@@ -93,66 +93,75 @@
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward normalized net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_eps = 3.8, target_pe = 20</t>
+    <t>forward_eps = 4.5, target_pe = 20</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_eps = 4.8, target_pe = 30</t>
+    <t>forward_eps = 5.6, target_pe = 30</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>Fiscal 2027 guidance calls for $72.2B-$73.4B revenue and $5.05-$5.11 non-GAAP EPS. Fiscal Q4 2026 diluted weighted-average shares were 3.984B.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/858877/000085887726000106/exhibit991pressrelease-q4f.htm</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
   </si>
   <si>
     <t>Cisco reported Q3 fiscal 2026 revenue of $15.84 billion, diluted EPS of $0.85, and 3.982 billion diluted weighted-average shares.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/858877/000085887726000078/0000858877-26-000078-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
@@ -521,67 +530,67 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>109.635</v>
+        <v>112.36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>3982</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>4.25</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
@@ -675,83 +684,94 @@
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>