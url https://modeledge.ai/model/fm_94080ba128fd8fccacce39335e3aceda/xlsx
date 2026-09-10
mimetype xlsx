--- v0 (2026-07-25)
+++ v1 (2026-09-10)
@@ -10,76 +10,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="net_debt_m">Model!$B$9</definedName>
-    <definedName name="target_ev_adjusted_core_ebitda">Model!$B$10</definedName>
+    <definedName name="fy2026_adjusted_core_ebitda_m">Model!$B$7</definedName>
+    <definedName name="fy2026_revenue_m">Model!$B$8</definedName>
     <definedName name="current_market_cap_m">Model!$B$12</definedName>
     <definedName name="implied_enterprise_value_m">Model!$B$13</definedName>
     <definedName name="current_enterprise_value_m">Model!$B$14</definedName>
+    <definedName name="target_ev_revenue">Model!$B$16</definedName>
+    <definedName name="net_debt_m">Model!$B$9</definedName>
+    <definedName name="target_ev_adjusted_core_ebitda">Model!$B$10</definedName>
     <definedName name="implied_equity_value_m">Model!$B$15</definedName>
-    <definedName name="target_ev_revenue">Model!$B$16</definedName>
     <definedName name="current_implied_ev_ebitda">Model!$B$17</definedName>
     <definedName name="fair_value_calc">Model!$B$18</definedName>
     <definedName name="upside_calc">Model!$B$19</definedName>
     <definedName name="current_price">Model!$B$5</definedName>
     <definedName name="diluted_shares_m">Model!$B$6</definedName>
-    <definedName name="fy2026_adjusted_core_ebitda_m">Model!$B$7</definedName>
-    <definedName name="fy2026_revenue_m">Model!$B$8</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>EquipmentShare 2026 adjusted core EBITDA valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-21  ·  Currency: USD  ·  https://modeledge.ai/model/fm_94080ba128fd8fccacce39335e3aceda</t>
+    <t>As of 2026-08-12  ·  Currency: USD  ·  https://modeledge.ai/model/fm_94080ba128fd8fccacce39335e3aceda</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>FY2026 adjusted core EBITDA</t>
   </si>
   <si>
     <t>FY2026 revenue</t>
   </si>
   <si>
     <t>Net debt</t>
   </si>
   <si>
     <t>Target EV/adjusted core EBITDA</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
@@ -138,50 +138,59 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>diluted_shares_m = 255, fy2026_adjusted_core_ebitda_m = 1946, fy2026_revenue_m = 5254, net_debt_m = 3100, target_ev_adjusted_core_ebitda = 3.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>diluted_shares_m = 250, fy2026_adjusted_core_ebitda_m = 2058, fy2026_revenue_m = 5682, net_debt_m = 2600, target_ev_adjusted_core_ebitda = 6.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>At June 30, 2026, cash was $443M and net debt was $3.263B; FY2026 revenue guidance remained $5.254B-$5.682B and adjusted core EBITDA guidance remained $1.946B-$2.058B.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1693736/000169373626000016/a2q26earningsrelease.htm</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
   </si>
   <si>
     <t>EquipmentShare raised FY2026 revenue guidance to $5.254-$5.682 billion and Adjusted Core EBITDA guidance to $1.946-$2.058 billion on July 9, 2026.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1693736/000169373626000013/eqpt-20260709.htm</t>
   </si>
   <si>
     <t>Q1 2026 revenue was $989 million, Adjusted Core EBITDA was $399 million, and net loss was $29 million.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1693736/000162828026034640/a1q26earningsrelease.htm</t>
   </si>
   <si>
     <t>At March 31, 2026, cash was $329 million, long-term debt including the current portion was $3.082 billion, and Class A plus Class B shares outstanding were 252.375 million as of May 10, 2026.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1693736/000162828026034842/0001628280-26-034842-index.htm</t>
   </si>
   <si>
     <t>EQPT traded at $17.54 and had a $4.427 billion market capitalization on July 21, 2026, according to Modeledge market data.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
@@ -557,83 +566,83 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5">
-        <v>17.54</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>252.375097</v>
+        <v>253</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>2002</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>5468</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>2753</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="str">
         <f>(Model!$B$5*Model!$B$6)</f>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
@@ -775,116 +784,127 @@
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>