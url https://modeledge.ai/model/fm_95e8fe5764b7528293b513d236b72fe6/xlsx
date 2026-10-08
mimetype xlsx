--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,117 +10,117 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="pre_tax_fcf_m">Model!$B$39</definedName>
+    <definedName name="safe_current_enterprise_value_m">Model!$B$45</definedName>
+    <definedName name="current_ev_to_fcf">Model!$B$53</definedName>
+    <definedName name="life_adjusted_upside">Model!$B$58</definedName>
+    <definedName name="silver_price">Model!$B$26</definedName>
+    <definedName name="safe_normalized_fcf_m">Model!$B$48</definedName>
+    <definedName name="life_adjusted_operating_value_m">Model!$B$50</definedName>
+    <definedName name="upside">Model!$B$57</definedName>
+    <definedName name="copler_sale_proceeds_m">Model!$B$8</definedName>
+    <definedName name="current_price">Model!$B$11</definedName>
+    <definedName name="current_cash_m">Model!$B$10</definedName>
+    <definedName name="debt_m">Model!$B$12</definedName>
+    <definedName name="gold_sales_koz">Model!$B$15</definedName>
+    <definedName name="include_excess_cash">Model!$B$16</definedName>
+    <definedName name="other_cash_leakage_m">Model!$B$17</definedName>
+    <definedName name="target_fcf_yield">Model!$B$28</definedName>
+    <definedName name="tax_rate">Model!$B$29</definedName>
+    <definedName name="silver_fcf_before_tax_m">Model!$B$35</definedName>
+    <definedName name="gold_aisc_per_oz">Model!$B$13</definedName>
+    <definedName name="residual_copler_liability_m">Model!$B$23</definedName>
+    <definedName name="silver_aisc_per_oz">Model!$B$25</definedName>
+    <definedName name="pro_forma_cash_m">Model!$B$34</definedName>
+    <definedName name="pro_forma_cash_per_share">Model!$B$38</definedName>
+    <definedName name="puna_after_tax_fcf_m">Model!$B$40</definedName>
+    <definedName name="excess_cash_per_share">Model!$B$42</definedName>
+    <definedName name="puna_reserve_pv_m">Model!$B$44</definedName>
+    <definedName name="gold_price">Model!$B$14</definedName>
     <definedName name="other_royalty_value_m">Model!$B$18</definedName>
+    <definedName name="puna_discount_rate">Model!$B$19</definedName>
     <definedName name="required_cash_m">Model!$B$22</definedName>
-    <definedName name="residual_copler_liability_m">Model!$B$23</definedName>
     <definedName name="shares_outstanding_m">Model!$B$24</definedName>
-    <definedName name="silver_price">Model!$B$26</definedName>
+    <definedName name="operating_value_m">Model!$B$47</definedName>
+    <definedName name="equity_value_m">Model!$B$51</definedName>
+    <definedName name="life_adjusted_equity_value_m">Model!$B$54</definedName>
+    <definedName name="corporate_overhead_m">Model!$B$9</definedName>
+    <definedName name="puna_remaining_life_years">Model!$B$21</definedName>
+    <definedName name="silver_sales_moz">Model!$B$27</definedName>
+    <definedName name="current_market_cap_m">Model!$B$31</definedName>
+    <definedName name="current_fcf_yield_ex_cash">Model!$B$49</definedName>
+    <definedName name="operating_value_per_share">Model!$B$52</definedName>
+    <definedName name="fair_value">Model!$B$55</definedName>
+    <definedName name="life_adjusted_fair_value">Model!$B$56</definedName>
+    <definedName name="buyback_spent_after_q1_m">Model!$B$7</definedName>
+    <definedName name="puna_extension_value_m">Model!$B$20</definedName>
+    <definedName name="gold_margin_per_oz">Model!$B$33</definedName>
+    <definedName name="target_ev_to_fcf">Model!$B$36</definedName>
+    <definedName name="current_enterprise_value_m">Model!$B$41</definedName>
+    <definedName name="normalized_fcf_m">Model!$B$43</definedName>
+    <definedName name="gold_normalized_fcf_m">Model!$B$46</definedName>
     <definedName name="gold_fcf_before_tax_m">Model!$B$32</definedName>
-    <definedName name="gold_margin_per_oz">Model!$B$33</definedName>
-[...19 lines deleted...]
-    <definedName name="corporate_overhead_m">Model!$B$9</definedName>
     <definedName name="excess_cash_m">Model!$B$37</definedName>
-    <definedName name="current_enterprise_value_m">Model!$B$41</definedName>
-[...21 lines deleted...]
-    <definedName name="operating_value_per_share">Model!$B$52</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="134">
   <si>
     <t>SSR Mining Q2 2026 run-rate EV/FCF yield valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Run-rate free cash flow valuation for SSR Mining after the completed Copler sale and Q2 2026 results. Production remains anchored to continuing-operations guidance, mine AISC is moved toward the top of guidance, and higher growth spending is charged explicitly. The primary valuation capitalizes normalized FCF and adds post-buyback excess cash. A separate mine-life cross-check limits Puna to its reserve-backed life and assigns no base value to mine-life extensions or the Hod Maden royalty. Current price was refreshed on August 8, 2026; operating assumptions remain unchanged from the Q2 2026 evidence review.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_95e8fe5764b7528293b513d236b72fe6</t>
+    <t>As of 2026-10-02  ·  Currency: USD  ·  https://modeledge.ai/model/fm_95e8fe5764b7528293b513d236b72fe6</t>
   </si>
   <si>
     <t>Run-rate</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Post-quarter buybacks through July 31</t>
   </si>
   <si>
     <t>Additional Copler proceeds after Q2</t>
   </si>
   <si>
     <t>Corporate G&amp;A and share compensation</t>
   </si>
   <si>
     <t>June 30 cash</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Debt</t>
   </si>
@@ -338,50 +338,92 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>corporate_overhead_m = 130, gold_aisc_per_oz = 2500, gold_price = 3500, gold_sales_koz = 360, other_cash_leakage_m = 120, puna_remaining_life_years = 2, required_cash_m = 350, residual_copler_liability_m = 250, silver_aisc_per_oz = 23, silver_price = 50, silver_sales_moz = 6.25, target_fcf_yield = 0.15, tax_rate = 0.28</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>corporate_overhead_m = 115, gold_aisc_per_oz = 2050, gold_price = 5000, gold_sales_koz = 410, other_cash_leakage_m = 50, puna_extension_value_m = 250, puna_remaining_life_years = 4, required_cash_m = 250, residual_copler_liability_m = 50, silver_aisc_per_oz = 20, silver_price = 90, silver_sales_moz = 7, target_fcf_yield = 0.08, tax_rate = 0.24</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference SSRM quote $33.27, refreshed 2026-10-02T17:10:05.99538-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>September 29 Gold Forum transcript read in full. Management now explicitly reiterates 2026 guidance and says Marigold carbon columns/retention pond and Seabee level-41 access support a heavily Q4-weighted plan. Cost inflation and gold-linked royalties persist. Marigold technical update expected in four to six weeks aims at multi-decade life, but next five years broadly unchanged; future fleet investment and reserve conversion are not yet a revised technical reserve basis. Keep normalized metal/FCF assumptions, current $2,250/oz AISC, cash/buyback bridge and zero speculative Puna-extension/Hod royalty value. Cash near $1.8B and historical $400M buybacks do not create a new dated cash/share reconciliation.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SSRM/Transcript/2b5afbe5cb16db6ccc187a571096edf1</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference SSRM stock price $33.84, retrieved 2026-09-28T16:46:37.392951-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28 investor presentation reviewed for guidance/capital matters. Guidance is dated August 4 and explicitly neither updated nor reaffirmed; lower-end Marigold/Seabee positioning and Q4-heavy H2 production repeat prior disclosure. June Copler sale cash is already included and the July-received Hod Maden 4% NSR remains zero in the base option value; undrawn $600M revolver is not cash. Preserve normalized gold/silver, earnings, cash and share assumptions despite the 5.16% decline.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/921638/000162828026063643/ssrmining-investorpresen.htm</t>
+  </si>
+  <si>
+    <t>Additional supporting record for the September 28 SSRM review.</t>
+  </si>
+  <si>
+    <t>https://tradingeconomics.com/commodity/gold</t>
+  </si>
+  <si>
+    <t>September 23 price fell 5.22%; new commentary largely repeats Q2's H2/Q4-weighted production outlook, rather than new guidance. Broader metal-price weakness is relevant context, not proof of a company-specific catalyst. Preserve normalized metal/FCF assumptions, limited Puna reserve life, no base Hod Maden royalty value and the cash/buyback bridge without adding Copler proceeds twice. Historical source and updated mine/capital review remain incomplete.</t>
+  </si>
+  <si>
+    <t>https://ir.ssrmining.com/</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference SSRM price $36.3; quote timestamp 2026-09-23T15:21:17.709671-06:00. Market price alone does not change operating value.</t>
   </si>
   <si>
     <t>Q1 2026 continuing operations: OCF $299.6M, FCF $210.8M, cash $634.1M, 216.512M shares, and no significant long-term debt</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/921638/000092163826000062/ssrm-20260331.htm</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026 guidance: 355-420 koz gold, 6.25-7.00 Moz silver, mine AISC, sustaining capital, G&amp;A, share compensation, and growth exploration</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/921638/000092163826000036/ssrminingreportsfull-year2.htm</t>
   </si>
   <si>
     <t>Copler sale completed June 24, 2026 for approximately $1.49B cash after working-capital adjustments</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/921638/000094787126000674/ss6513309_8k.htm</t>
   </si>
   <si>
     <t>Completed $300M repurchase of 9.2M shares; board authorized an additional $500M and reinstated a $0.03 quarterly dividend</t>
   </si>
@@ -888,51 +930,51 @@
       <c r="B8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>122.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>1783</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
-        <v>31.78</v>
+        <v>33.27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>2250</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
         <v>4047</v>
       </c>
@@ -1726,226 +1768,303 @@
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B102" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>88</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>90</v>
       </c>
       <c r="B2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C2" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3" t="s">
         <v>93</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B5" t="s">
         <v>97</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6" t="s">
         <v>99</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" t="s">
         <v>101</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>103</v>
       </c>
       <c r="B8" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="C8" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9" t="s">
         <v>105</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>107</v>
       </c>
       <c r="B10" t="s">
         <v>108</v>
       </c>
       <c r="C10" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>109</v>
       </c>
       <c r="B11" t="s">
         <v>110</v>
       </c>
       <c r="C11" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>111</v>
       </c>
       <c r="B12" t="s">
         <v>112</v>
       </c>
       <c r="C12" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" t="s">
         <v>114</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>115</v>
       </c>
       <c r="B14" t="s">
         <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>117</v>
       </c>
       <c r="B15" t="s">
         <v>118</v>
       </c>
       <c r="C15" t="s">
-        <v>113</v>
+        <v>106</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16" t="s">
+        <v>120</v>
+      </c>
+      <c r="C16" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>121</v>
+      </c>
+      <c r="B17" t="s">
+        <v>122</v>
+      </c>
+      <c r="C17" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" t="s">
+        <v>124</v>
+      </c>
+      <c r="C18" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19" t="s">
+        <v>126</v>
+      </c>
+      <c r="C19" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" t="s">
+        <v>126</v>
+      </c>
+      <c r="C20" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21" t="s">
+        <v>130</v>
+      </c>
+      <c r="C21" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C22" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>