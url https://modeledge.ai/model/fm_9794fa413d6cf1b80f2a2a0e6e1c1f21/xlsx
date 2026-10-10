--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,86 +10,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="earnings_multiple">Model!$B$9</definedName>
+    <definedName name="projection_years">Model!$B$12</definedName>
+    <definedName name="intrinsic_value">Model!$B$15</definedName>
+    <definedName name="implied_equity_value">Model!$B$16</definedName>
+    <definedName name="margin_of_safety">Model!$B$17</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="earnings_growth">Model!$B$8</definedName>
-    <definedName name="projection_years">Model!$B$12</definedName>
+    <definedName name="normalized_eps">Model!$B$10</definedName>
     <definedName name="projected_eps">Model!$B$14</definedName>
-    <definedName name="intrinsic_value">Model!$B$15</definedName>
-[...3 lines deleted...]
-    <definedName name="normalized_eps">Model!$B$10</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>Marvell conservative earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_9794fa413d6cf1b80f2a2a0e6e1c1f21</t>
-[...5 lines deleted...]
-    <t>FY2027E</t>
+    <t>As of 2026-10-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_9794fa413d6cf1b80f2a2a0e6e1c1f21</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
+    <t>FY2030E</t>
+  </si>
+  <si>
+    <t>FY2031E</t>
+  </si>
+  <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Annual normalized EPS growth</t>
   </si>
   <si>
     <t>Fourth-year earnings multiple</t>
   </si>
   <si>
     <t>Current normalized EPS</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>projection_years</t>
   </si>
   <si>
     <t>Calculations</t>
@@ -106,93 +106,99 @@
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fourth-year normalized EPS</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>earnings_growth = 0.15, earnings_multiple = 18, normalized_eps = 3</t>
+    <t>earnings_growth = 0.3, earnings_multiple = 18, normalized_eps = 3.75</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>earnings_growth = 0.05, earnings_multiple = 13, normalized_eps = 2</t>
+    <t>earnings_growth = 0.05, earnings_multiple = 13, normalized_eps = 2.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>earnings_growth = 0.2, earnings_multiple = 20, normalized_eps = 4</t>
+    <t>earnings_growth = 0.4, earnings_multiple = 20, normalized_eps = 4.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
     <t>Marvell FY2026 results and earnings</t>
   </si>
   <si>
     <t>https://investor.marvell.com/sec-filings/all-sec-filings/content/0001835632-26-000006/q426_8kx1312026ex-991.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Marvell FY2026 results and FY2027 data-center outlook</t>
-[...8 lines deleted...]
-    <t>https://www.kiplinger.com/investing/stocks/best-semiconductor-stocks</t>
+    <t>Marvell Q2 FY2027 results and Q3 outlook</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1835632/000183563226000022/q227_8kx812026ex-991.htm</t>
+  </si>
+  <si>
+    <t>Marvell Q2 FY2027 Form 10-Q</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1835632/000183563226000025/0001835632-26-000025-index.html</t>
+  </si>
+  <si>
+    <t>Marvell 2026 Investor Day long-term revenue margin and earnings framework</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/MRVL/Transcript/6c994ec77e72fa64f0b7a6da85870adc</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -573,83 +579,83 @@
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
-        <v>188.68</v>
+        <v>287.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
-        <v>0.87</v>
+        <v>0.921</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="8">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6">
-        <v>3</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="str">
@@ -756,51 +762,51 @@
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -818,43 +824,54 @@
         <v>36</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>36</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>