--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -10,146 +10,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="net_cash_usd_m">Model!$B$11</definedName>
+    <definedName name="revenue_2026_usd_m">Model!$B$12</definedName>
+    <definedName name="q3_2026_product_revenue_m">Model!$B$17</definedName>
+    <definedName name="q3_2026_reported_revenue_m">Model!$B$18</definedName>
+    <definedName name="q4_product_growth_expectation">Model!$B$20</definedName>
+    <definedName name="years_to_exit">Model!$B$23</definedName>
+    <definedName name="implied_equity_value_usd_m">Model!$B$36</definedName>
+    <definedName name="discount_rate">Model!$B$9</definedName>
+    <definedName name="margin_ramp">Model!$B$16:$E$16</definedName>
+    <definedName name="q3_2026_royalty_revenue_m">Model!$B$19</definedName>
+    <definedName name="fair_value_per_share">Model!$B$37</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="exit_fcf_multiple">Model!$B$10</definedName>
+    <definedName name="terminal_fcf_margin">Model!$B$14</definedName>
+    <definedName name="pv_fcf_path_usd_m">Model!$B$31:$E$31</definedName>
+    <definedName name="diluted_shares_m">Model!$B$8</definedName>
+    <definedName name="q4_royalty_floor_m">Model!$B$21</definedName>
+    <definedName name="ytd_2026_reported_revenue_m">Model!$B$25</definedName>
+    <definedName name="normalized_fcf_path_usd_m">Model!$B$30:$E$30</definedName>
+    <definedName name="terminal_enterprise_value_usd_m">Model!$B$32</definedName>
+    <definedName name="years_to_first_forecast_cash_flow">Model!$B$24</definedName>
+    <definedName name="fcf_margin_path">Model!$B$28:$E$28</definedName>
+    <definedName name="pv_terminal_value_usd_m">Model!$B$34</definedName>
+    <definedName name="market_implied_exit_fcf_multiple">Model!$B$35</definedName>
+    <definedName name="upside_pct">Model!$B$38</definedName>
+    <definedName name="starting_fcf_margin">Model!$B$22</definedName>
+    <definedName name="forecast_revenue_usd_m">Model!$B$29:$E$29</definedName>
+    <definedName name="pv_forecast_fcf_usd_m">Model!$B$33</definedName>
     <definedName name="revenue_cagr">Model!$B$13</definedName>
-    <definedName name="terminal_fcf_margin">Model!$B$14</definedName>
-[...21 lines deleted...]
-    <definedName name="implied_equity_value_usd_m">Model!$B$30</definedName>
+    <definedName name="discount_denominator_path">Model!$B$27:$E$27</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <si>
     <t>Vicor 2030 FCF exit-multiple valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Scenario valuation using a 2026 revenue base, a four-year revenue and free-cash-flow margin ramp, explicit interim cash flows, and a discounted 2030 FCF exit value.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-25  ·  Currency: USD  ·  https://modeledge.ai/model/fm_98db8fd3657b9a9efaadeedee221c182</t>
+    <t>As of 2026-10-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_98db8fd3657b9a9efaadeedee221c182</t>
   </si>
   <si>
     <t>FY2027EE</t>
   </si>
   <si>
     <t>FY2028EE</t>
   </si>
   <si>
     <t>FY2029EE</t>
   </si>
   <si>
     <t>FY2030EE</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>2030 FCF exit multiple</t>
   </si>
   <si>
     <t>Net cash</t>
   </si>
   <si>
     <t>FY2026 revenue</t>
   </si>
   <si>
     <t>FY2026-FY2030 revenue CAGR</t>
   </si>
   <si>
     <t>FY2030 normalized FCF margin</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>margin_ramp</t>
   </si>
   <si>
+    <t>q3_2026_product_revenue_m</t>
+  </si>
+  <si>
+    <t>q3_2026_reported_revenue_m</t>
+  </si>
+  <si>
+    <t>q3_2026_royalty_revenue_m</t>
+  </si>
+  <si>
+    <t>q4_product_growth_expectation</t>
+  </si>
+  <si>
+    <t>q4_royalty_floor_m</t>
+  </si>
+  <si>
     <t>starting_fcf_margin</t>
   </si>
   <si>
     <t>years_to_exit</t>
   </si>
   <si>
     <t>years_to_first_forecast_cash_flow</t>
   </si>
   <si>
+    <t>ytd_2026_reported_revenue_m</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>discount_denominator_path</t>
   </si>
   <si>
     <t>fcf_margin_path</t>
   </si>
   <si>
     <t>forecast_revenue_usd_m</t>
   </si>
   <si>
     <t>normalized_fcf_path_usd_m</t>
   </si>
   <si>
     <t>pv_fcf_path_usd_m</t>
   </si>
   <si>
     <t>terminal_enterprise_value_usd_m</t>
   </si>
   <si>
     <t>pv_forecast_fcf_usd_m</t>
   </si>
   <si>
     <t>pv_terminal_value_usd_m</t>
@@ -223,72 +247,183 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>diluted_shares_m = 49, discount_rate = 0.125, exit_fcf_multiple = 22, revenue_cagr = 0.18, terminal_fcf_margin = 0.2</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>diluted_shares_m = 47.5, discount_rate = 0.09, exit_fcf_multiple = 36, revenue_cagr = 0.35, terminal_fcf_margin = 0.32</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 22: investigated -15.66% daily move through indexed issuer activity, release discovery and web searches. No newly verified quantified issuer change supports altering the existing operating assumptions. Preserve methodology and financial anchors; update regular-session reference price and market-relative outputs. Exact company-specific price attribution remains unconfirmed.</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $179.99 retrieved 2026-10-22T15:22:05.10007-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>October 20 Model Edge regular-session reference $204.14, refreshed 2026-10-20T15:09:45.833651-06:00. Retrieval time is not trade time or an asserted official closing print; financial anchors retain their stated dates.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/VICR</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>October 20 Q3 release and full call: revenue $197.114M (product $130.501M, royalties $66.613M), cash $513.137M, no funded debt or remaining long-term investment, diluted weighted-average shares 47.609M, backlog $406M. Update net cash from $456.1M to $513.137M and base diluted shares 47.7M to 47.609M. Q4 expectation of 10% product growth plus at least $43M royalties implies about $186.551M Q4 and $639.986M FY2026 reported revenue, not formal total guidance. Keep the existing $610M normalized revenue anchor, 27% CAGR, 26% terminal FCF margin, 28x and 10.5% discount rate: Q3 catch-up is unquantified, legal costs average about 20% of royalties, and Fab 2/3 capex is not quantified. Fab 2 initial equipment is expected Q2 2027; Fab 3 construction is not committed. The royalty-stage artifact is commercial policy, not disclosed dollar rates or awarded damages. Q3 results are a credible contemporaneous catalyst for the 7.06% rise.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/751978/000119312526425697/d153882dex991.htm</t>
+  </si>
+  <si>
+    <t>Additional supporting source for October 20 scoped review.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/VICR/Transcript/eb53b2906359c0279743a2e37cabf57e</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/artifact/a9d3ce1d4a93892a1c077ba301f6fe3ebc2e4816d17c9d10838e2628f6a4778b</t>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session VICR reference $191.5, refreshed 2026-10-16T15:05:06.459689-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>October 15 Model Edge regular-session VICR reference $219.92, refreshed 2026-10-15T15:04:35.844106-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>October 9 Model Edge reference VICR price $266.07, refreshed 2026-10-09T15:02:41.376241-06:00. Market-relative outputs use this quote; operating-assumption decisions are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>October 9 two company-linked research artifacts reviewed. Cerebras 10% of illustrative $640M FY2026 revenue is a user scenario, not confirmed customer concentration or guidance; illustrative 2027 revenue/MW/content estimates must not be added to the model's existing $610M FY2026 base. OpenAI deployment annual additions are not independent duplicate site commitments. Artifact's 2030-31 timing for the June 2026 $2.5B revenue/70% GM/40% operating-margin aspiration is extrapolated from prior timing, not a company deadline. Preserve current DCF/revenue assumptions and avoid double counting optionality.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/artifact/5c6f96dcd15efd3cabf36b28a478889d4c3d4e90fe954c231e18dd17c40301b7</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 9 scoped review; see dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/artifact/4544b755e4ce0d57f534c2204a43cef000a7141334358e66191c026ac7796612</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference VICR price $262.32, refreshed 2026-10-08T15:00:49.06866-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference VICR quote $282.78, refreshed 2026-10-07T15:03:00.830047-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 price -5.52%. No new issuer quantitative catalyst verified. September21 improved Q3 sequential revenue outlook was previously known, not new evidence today. Preserve current DCF610Mrevenue,27%CAGR,26%terminalFCFmargin,28x/10.5% and existing netcash; $181.392350 unchanged.</t>
+  </si>
+  <si>
+    <t>September 21 issuer update raised Q3 sequential revenue growth from nearly 10% to more than 20%, including royalties from a new non-exclusive VPD license; four OEM/hyperscaler licensees were cited. This is a confirmed favorable catalyst relevant to September 23's 5.52% rally. September 11 acquired New Hampshire sites support Fab 2/3 expansion, with initial Fab 2 deployment about a year away. Neither royalty recurrence/rates nor factory cost/cash commitments are quantified. Preserve the long-term DCF assumptions rather than compounding one quarter's royalty benefit into 2030; reconcile recurring earnings, capex and cash before revising. ITC and historical source backlog remain.</t>
+  </si>
+  <si>
+    <t>https://vicorcorporation.gcs-web.com/node/17901</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference VICR price $283.16; quote timestamp 2026-09-23T15:21:17.709698-06:00. Market price alone does not change operating value.</t>
+  </si>
+  <si>
+    <t>September 14 primary ITC notice confirms receipt of Vicor's September 9 vertical-power-delivery complaint DN3936 and solicits public-interest comments. Receipt is not a judgment, damages award or monetized license. No quantified model benefit. Full complaint/notice review remains open after direct PDF fetch failed.</t>
+  </si>
+  <si>
+    <t>https://public-inspection.federalregister.gov/2026-18644.pdf</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference VICR share price $184.73 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $197.91. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>Reviewed both 8-Ks, two institutional ownership amendments and the September 3 Form 4 since August 25. The August 25 $150M repurchase authorization supersedes the prior program; it is not completed purchases. September bylaws and passive ownership disclosures do not revise operating guidance. Philip Davies exercised/sold 3,073 shares under a pre-existing 10b5-1 plan; retain the rounded diluted-share estimate. Investigated +11.15% daily move without a verified new fundamental catalyst; retain revenue, FCF, margin and exit-multiple assumptions.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/751978/000119312526370420/0001193125-26-370420-index.html</t>
+  </si>
+  <si>
     <t>Vicor's Q2 2026 10-Q reported $143.4M of quarterly revenue, $453.6M of cash, 46.1M basic shares outstanding, and $379.7M of one-year backlog.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/751978/000119312526322462/vicr-20260630.htm</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>Vicor's Q2 2026 release reported 26.9% sequential revenue growth, 58.0% gross margin, $34.0M of operating cash flow, and a 145% year-over-year increase in backlog.</t>
   </si>
   <si>
     <t>https://vicorcorporation.gcs-web.com/news-releases/news-release-details/vicor-corporation-reports-results-second-quarter-ended-june-15</t>
   </si>
   <si>
     <t>Management's Q2 2026 call guided to more than $600M of FY2026 revenue and described long-term objectives of $2.5B revenue, 70% gross margin, and 40% operating margin.</t>
   </si>
   <si>
     <t>The current share price was refreshed from Modeledge market data for VICR on August 25, 2026.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://modeledge.ai/company/VICR</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -677,83 +812,83 @@
     </row>
     <row r="5">
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6">
-        <v>194.62</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="7">
-        <v>47.7</v>
+        <v>47.609</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="8">
         <v>0.105</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9">
-        <v>456.1</v>
+        <v>513.137</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="9">
         <v>610</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="8">
         <v>0.27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="8">
         <v>0.26</v>
       </c>
@@ -763,466 +898,734 @@
         <v>16</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>0.3333333333</v>
       </c>
       <c r="D16">
         <v>0.6666666667</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B17">
-        <v>0.15</v>
+        <v>130.501</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B18">
-        <v>4.35</v>
+        <v>197.114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B19">
-        <v>1.35</v>
+        <v>66.613</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="s">
+      <c r="A20" s="5" t="s">
         <v>21</v>
+      </c>
+      <c r="B20">
+        <v>0.1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B21" t="str">
-[...9 lines deleted...]
-        <f>(((1+Model!$B$9)^Model!$B$19)*(1+Model!$B$9)^3)</f>
+      <c r="B21">
+        <v>43</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B22" t="str">
-[...9 lines deleted...]
-        <f>(Model!$B$17+((Model!$B$14-Model!$B$17)*Model!$E$16))</f>
+      <c r="B22">
+        <v>0.15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B23" t="str">
-[...9 lines deleted...]
-        <f>((Model!$B$12*(1+Model!$B$13))*(1+Model!$B$13)^3)</f>
+      <c r="B23">
+        <v>4.35</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B24" t="str">
-[...9 lines deleted...]
-        <f>(Model!$E$23*Model!$E$22)</f>
+      <c r="B24">
+        <v>1.35</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B25" t="str">
-[...9 lines deleted...]
-        <f>(Model!$E$24/Model!$E$21)</f>
+      <c r="B25">
+        <v>453.435</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$E$24*Model!$B$10)</f>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B27" t="str">
-        <f>SUM(Model!$B$25:$E$25)</f>
+        <f>(((1+Model!$B$9)^Model!$B$24))</f>
+      </c>
+      <c r="C27" t="str">
+        <f>(((1+Model!$B$9)^Model!$B$24)*(1+Model!$B$9)^1)</f>
+      </c>
+      <c r="D27" t="str">
+        <f>(((1+Model!$B$9)^Model!$B$24)*(1+Model!$B$9)^2)</f>
+      </c>
+      <c r="E27" t="str">
+        <f>(((1+Model!$B$9)^Model!$B$24)*(1+Model!$B$9)^3)</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="str">
-        <f>(Model!$B$26/((1+Model!$B$9)^Model!$B$18))</f>
+        <f>(Model!$B$22+((Model!$B$14-Model!$B$22)*Model!$B$16))</f>
+      </c>
+      <c r="C28" t="str">
+        <f>(Model!$B$22+((Model!$B$14-Model!$B$22)*Model!$C$16))</f>
+      </c>
+      <c r="D28" t="str">
+        <f>(Model!$B$22+((Model!$B$14-Model!$B$22)*Model!$D$16))</f>
+      </c>
+      <c r="E28" t="str">
+        <f>(Model!$B$22+((Model!$B$14-Model!$B$22)*Model!$E$16))</f>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B29" t="str">
-        <f>(((((Model!$B$7*Model!$B$8)-Model!$B$11)-Model!$B$27)*((1+Model!$B$9)^Model!$B$18))/Model!$E$24)</f>
+        <f>((Model!$B$12*(1+Model!$B$13)))</f>
+      </c>
+      <c r="C29" t="str">
+        <f>((Model!$B$12*(1+Model!$B$13))*(1+Model!$B$13)^1)</f>
+      </c>
+      <c r="D29" t="str">
+        <f>((Model!$B$12*(1+Model!$B$13))*(1+Model!$B$13)^2)</f>
+      </c>
+      <c r="E29" t="str">
+        <f>((Model!$B$12*(1+Model!$B$13))*(1+Model!$B$13)^3)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B30" t="str">
-        <f>((Model!$B$27+Model!$B$28)+Model!$B$11)</f>
+        <f>(Model!$B$29*Model!$B$28)</f>
+      </c>
+      <c r="C30" t="str">
+        <f>(Model!$C$29*Model!$C$28)</f>
+      </c>
+      <c r="D30" t="str">
+        <f>(Model!$D$29*Model!$D$28)</f>
+      </c>
+      <c r="E30" t="str">
+        <f>(Model!$E$29*Model!$E$28)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B31" t="str">
-        <f>(Model!$B$30/Model!$B$8)</f>
+        <f>(Model!$B$30/Model!$B$27)</f>
+      </c>
+      <c r="C31" t="str">
+        <f>(Model!$C$30/Model!$C$27)</f>
+      </c>
+      <c r="D31" t="str">
+        <f>(Model!$D$30/Model!$D$27)</f>
+      </c>
+      <c r="E31" t="str">
+        <f>(Model!$E$30/Model!$E$27)</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="str">
-        <f>((Model!$B$31/Model!$B$7)-1)</f>
+        <f>(Model!$E$30*Model!$B$10)</f>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="4" t="s">
+      <c r="A33" s="5" t="s">
         <v>34</v>
       </c>
+      <c r="B33" t="str">
+        <f>SUM(Model!$B$31:$E$31)</f>
+      </c>
     </row>
     <row r="34">
-      <c r="A34" s="10" t="s">
+      <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="6" t="str">
-        <f>Model!$B$31</f>
+      <c r="B34" t="str">
+        <f>(Model!$B$32/((1+Model!$B$9)^Model!$B$23))</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="8" t="str">
-        <f>Model!$B$32</f>
+      <c r="B35" t="str">
+        <f>(((((Model!$B$7*Model!$B$8)-Model!$B$11)-Model!$B$33)*((1+Model!$B$9)^Model!$B$23))/Model!$E$30)</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="9" t="str">
-        <f>Model!$E$24</f>
+      <c r="B36" t="str">
+        <f>((Model!$B$33+Model!$B$34)+Model!$B$11)</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B37" s="9" t="str">
-        <f>Model!$B$30</f>
+      <c r="B37" t="str">
+        <f>(Model!$B$36/Model!$B$8)</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="9" t="str">
-        <f>Model!$E$23</f>
+      <c r="B38" t="str">
+        <f>((Model!$B$37/Model!$B$7)-1)</f>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="5" t="s">
+      <c r="A39" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="7" t="str">
-        <f>Model!$B$29</f>
+    </row>
+    <row r="40">
+      <c r="A40" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="6" t="str">
+        <f>Model!$B$37</f>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="4" t="s">
-        <v>41</v>
+      <c r="A41" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="8" t="str">
+        <f>Model!$B$38</f>
       </c>
     </row>
     <row r="42">
-      <c r="B42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="3" t="s">
+      <c r="A42" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D42" s="3" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="B42" s="9" t="str">
+        <f>Model!$E$30</f>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B43" s="9" t="str">
-        <f>Model!$B$23</f>
-[...8 lines deleted...]
-        <f>Model!$E$23</f>
+        <f>Model!$B$36</f>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <f>Model!$E$22</f>
+        <v>45</v>
+      </c>
+      <c r="B44" s="9" t="str">
+        <f>Model!$E$29</f>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="7" t="str">
+        <f>Model!$B$35</f>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B45" s="9" t="str">
-[...13 lines deleted...]
-      <c r="A46" s="5" t="s">
+      <c r="C48" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B46" s="9" t="str">
-[...13 lines deleted...]
-      <c r="A48" s="4" t="s">
+      <c r="D48" s="3" t="s">
         <v>50</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B49" t="s">
         <v>52</v>
+      </c>
+      <c r="B49" s="9" t="str">
+        <f>Model!$B$29</f>
+      </c>
+      <c r="C49" s="9" t="str">
+        <f>Model!$C$29</f>
+      </c>
+      <c r="D49" s="9" t="str">
+        <f>Model!$D$29</f>
+      </c>
+      <c r="E49" s="9" t="str">
+        <f>Model!$E$29</f>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B50" t="s">
-        <v>54</v>
+      <c r="B50" s="8" t="str">
+        <f>Model!$B$28</f>
+      </c>
+      <c r="C50" s="8" t="str">
+        <f>Model!$C$28</f>
+      </c>
+      <c r="D50" s="8" t="str">
+        <f>Model!$D$28</f>
+      </c>
+      <c r="E50" s="8" t="str">
+        <f>Model!$E$28</f>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="9" t="str">
+        <f>Model!$B$30</f>
+      </c>
+      <c r="C51" s="9" t="str">
+        <f>Model!$C$30</f>
+      </c>
+      <c r="D51" s="9" t="str">
+        <f>Model!$D$30</f>
+      </c>
+      <c r="E51" s="9" t="str">
+        <f>Model!$E$30</f>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B52" s="9" t="str">
+        <f>Model!$B$31</f>
+      </c>
+      <c r="C52" s="9" t="str">
+        <f>Model!$C$31</f>
+      </c>
+      <c r="D52" s="9" t="str">
+        <f>Model!$D$31</f>
+      </c>
+      <c r="E52" s="9" t="str">
+        <f>Model!$E$31</f>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="s">
         <v>56</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B56" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>102</v>
+      </c>
+      <c r="B21" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>