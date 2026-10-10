--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,72 +10,72 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="earnings_growth">Model!$B$8</definedName>
-    <definedName name="earnings_multiple">Model!$B$9</definedName>
     <definedName name="normalized_eps">Model!$B$10</definedName>
     <definedName name="projection_years">Model!$B$12</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="projected_eps">Model!$B$14</definedName>
     <definedName name="intrinsic_value">Model!$B$15</definedName>
     <definedName name="implied_equity_value">Model!$B$16</definedName>
+    <definedName name="earnings_multiple">Model!$B$9</definedName>
     <definedName name="margin_of_safety">Model!$B$17</definedName>
-    <definedName name="diluted_shares">Model!$B$7</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>Intel foundry-success earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-21  ·  Currency: USD  ·  https://modeledge.ai/model/fm_9ef5887673a119124e4f4060ebedc0fa</t>
+    <t>As of 2026-08-26  ·  Currency: USD  ·  https://modeledge.ai/model/fm_9ef5887673a119124e4f4060ebedc0fa</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding</t>
   </si>
   <si>
     <t>Annual normalized EPS growth</t>
   </si>
@@ -106,111 +106,111 @@
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fourth-year normalized EPS</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>earnings_growth = 0.18, earnings_multiple = 17, normalized_eps = 3.15</t>
+    <t>earnings_growth = 0.18, earnings_multiple = 17, normalized_eps = 3</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>earnings_growth = 0.08, earnings_multiple = 14, normalized_eps = 1.75</t>
+    <t>earnings_growth = 0.08, earnings_multiple = 14, normalized_eps = 1.67</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>earnings_growth = 0.2, earnings_multiple = 20, normalized_eps = 3.75</t>
+    <t>earnings_growth = 0.2, earnings_multiple = 20, normalized_eps = 3.58</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Intel SEC filings and reported financial statements</t>
-[...2 lines deleted...]
-    <t>https://www.sec.gov/edgar/browse/?CIK=50863</t>
+    <t>Intel August 2026 common stock offering and full underwriter option exercise</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/50863/000119312526346806/</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>Intel August 2026 common stock prospectus</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/50863/000119312526345221/</t>
+  </si>
+  <si>
+    <t>Intel Deutsche Bank 2026 Technology Conference operating and capital update</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/INTC/Transcript/9791fe993843d890cd3f9f28283465b0</t>
+  </si>
+  <si>
     <t>Intel investor relations quarterly results and foundry updates</t>
   </si>
   <si>
     <t>https://www.intc.com/filings-reports</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://ir.amd.com/news-events/press-releases</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
-    <numFmt numFmtId="165" formatCode="0.00"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -579,83 +579,83 @@
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
-        <v>104.13</v>
+        <v>88.24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7">
-        <v>4.96</v>
+        <v>5.202</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="8">
         <v>0.18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6">
-        <v>3.15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="str">