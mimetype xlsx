--- v0 (2026-07-25)
+++ v1 (2026-09-10)
@@ -10,168 +10,248 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="forward_revenue">Model!$B$7</definedName>
+    <definedName name="q2_2026_celsius_brand_revenue">Model!$B$16</definedName>
+    <definedName name="q2_2026_common_net_income">Model!$B$17</definedName>
+    <definedName name="q2_2026_distributor_termination_fees">Model!$B$19</definedName>
+    <definedName name="net_income">Model!$B$25</definedName>
+    <definedName name="fair_value">Model!$B$27</definedName>
+    <definedName name="target_pe">Model!$B$9</definedName>
+    <definedName name="q2_2026_adjusted_ebitda">Model!$B$12</definedName>
+    <definedName name="q2_2026_adjusted_ebitda_margin">Model!$B$13</definedName>
+    <definedName name="q2_2026_basic_weighted_shares">Model!$B$15</definedName>
+    <definedName name="q2_2026_portfolio_share">Model!$B$21</definedName>
+    <definedName name="q2_2026_rockstar_revenue">Model!$B$23</definedName>
+    <definedName name="equity_value">Model!$B$26</definedName>
     <definedName name="net_profit_margin">Model!$B$8</definedName>
-    <definedName name="target_pe">Model!$B$9</definedName>
+    <definedName name="q2_2026_alani_revenue">Model!$B$14</definedName>
+    <definedName name="q2_2026_common_shares_outstanding_july31">Model!$B$18</definedName>
+    <definedName name="q2_2026_revenue">Model!$B$22</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$11</definedName>
-    <definedName name="net_income">Model!$B$13</definedName>
-[...4 lines deleted...]
-    <definedName name="forward_revenue">Model!$B$7</definedName>
+    <definedName name="q2_2026_gross_margin">Model!$B$20</definedName>
+    <definedName name="upside">Model!$B$28</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
-[...8 lines deleted...]
-    <t>As of 2026-07-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a0da8c8af1270a65b6fe37cecc5122d5</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
+  <si>
+    <t>Celsius forward P/E margin valuation</t>
+  </si>
+  <si>
+    <t>Forward P/E valuation updated for Q2 2026 and checked against the filed Form 10-Q, earnings release, investor presentation, and earnings-call transcript. Forward revenue remains $3.6B, but normalized common net margin stays at 12% and the multiple at 22x because the core CELSIUS brand declined 11.7%, gross margin compressed, and acquisition integration remains material. Strong adjusted EBITDA, Alani Nu growth, and a roughly 20% U.S. RTD energy portfolio share limit the downside to the earnings-power reset.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-09  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a0da8c8af1270a65b6fe37cecc5122d5</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Forward revenue (override)</t>
   </si>
   <si>
     <t>Net profit margin (override)</t>
   </si>
   <si>
     <t>Target P/E (override)</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>diluted_shares</t>
   </si>
   <si>
+    <t>q2_2026_adjusted_ebitda</t>
+  </si>
+  <si>
+    <t>q2_2026_adjusted_ebitda_margin</t>
+  </si>
+  <si>
+    <t>q2_2026_alani_revenue</t>
+  </si>
+  <si>
+    <t>q2_2026_basic_weighted_shares</t>
+  </si>
+  <si>
+    <t>q2_2026_celsius_brand_revenue</t>
+  </si>
+  <si>
+    <t>q2_2026_common_net_income</t>
+  </si>
+  <si>
+    <t>q2_2026_common_shares_outstanding_july31</t>
+  </si>
+  <si>
+    <t>q2_2026_distributor_termination_fees</t>
+  </si>
+  <si>
+    <t>q2_2026_gross_margin</t>
+  </si>
+  <si>
+    <t>q2_2026_portfolio_share</t>
+  </si>
+  <si>
+    <t>q2_2026_revenue</t>
+  </si>
+  <si>
+    <t>q2_2026_rockstar_revenue</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>net_income</t>
   </si>
   <si>
     <t>equity_value</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Target P/E</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_revenue = 3200, net_profit_margin = 0.11, target_pe = 18</t>
+    <t>forward_revenue = 3200, net_profit_margin = 0.08, target_pe = 16</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_revenue = 4000, net_profit_margin = 0.18, target_pe = 32</t>
+    <t>forward_revenue = 4000, net_profit_margin = 0.15, target_pe = 28</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Prior CELH valuation used 2027 revenue of about $3.6B and diluted common shares of 260.0M.</t>
-[...5 lines deleted...]
-    <t>Tracked valuation row showed CELH last price of $30.60 on July 11, 2026.</t>
+    <t>Q2 revenue was $817.9M, gross margin was 48.1%, adjusted EBITDA was $184.2M, the CELSIUS brand declined 11.7%, Alani Nu revenue was $364.4M, and Rockstar revenue was $66.5M.</t>
+  </si>
+  <si>
+    <t>https://ir.celsiusholdingsinc.com/news/news-details/2026/Celsius-Holdings-Reports-Second-Quarter-2026-Financial-Results/default.aspx</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>The Q2 2026 investor presentation showed the portfolio at roughly 20% U.S. RTD energy share and summarized revenue, margin, EPS, and adjusted EBITDA for the quarter.</t>
+  </si>
+  <si>
+    <t>https://s203.q4cdn.com/427437840/files/doc_financials/2026/q2/CELH-Q2-2026-Investor-Presentation-080626.pdf</t>
+  </si>
+  <si>
+    <t>The Form 10-Q for the quarter ended June 30, 2026 reported 253.035M common shares outstanding as of July 31, 2026, $631.2M cash, $674.9M debt net of discounts/costs, $80.9M Q2 distributor termination fees, and $36.4M Q2 net income attributable to common stockholders.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1341766/000134176626000050/celh-20260630.htm</t>
+  </si>
+  <si>
+    <t>The Q2 2026 earnings call reiterated the Rockstar integration, CELSIUS SKU optimization, Alani Nu distribution growth, and expectation that Brand CELSIUS Q3 would resemble Q2 before returning to growth exiting the year.</t>
+  </si>
+  <si>
+    <t>https://earningscall.biz/e/nasdaq/s/celh/y/2026/q/q2</t>
+  </si>
+  <si>
+    <t>September 8 conference: CELSIUS scan sales down 5%-10%; management hopes to exit 2026 in growth, with innovation and portfolio revenue-management benefits concentrated in 2027-2028. Q3 gross margin remains expected in the high 40s subject to input costs; no quantified consolidated outlook replacement.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CELH/Transcript/cb0822207a5e57d40feffdf5a2b69ae2</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>August 10 Form 8-K confirms President and COO Eric Hanson departed; severance eligibility remains subject to plan conditions.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CELH/filing/8-K/0001193125-26-342430</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -531,261 +611,401 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>30.6</v>
+        <v>27.64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>3400</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>0.14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>260</v>
+        <v>253.035</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="4" t="s">
         <v>10</v>
+      </c>
+      <c r="B12">
+        <v>184.2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B13" t="str">
-        <f>(Model!$B$7*Model!$B$8)</f>
+      <c r="B13">
+        <v>0.225</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B14" t="str">
-        <f>(Model!$B$13*Model!$B$9)</f>
+      <c r="B14">
+        <v>364.4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B15" t="str">
-        <f>(Model!$B$14/Model!$B$11)</f>
+      <c r="B15">
+        <v>254.8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B16" t="str">
-        <f>((Model!$B$15/Model!$B$6)-1)</f>
+      <c r="B16">
+        <v>387</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
+      <c r="B17">
+        <v>36.4</v>
+      </c>
     </row>
     <row r="18">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="7" t="str">
-        <f>Model!$B$15</f>
+      <c r="B18">
+        <v>253.035</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="5" t="str">
-        <f>Model!$B$16</f>
+      <c r="B19">
+        <v>80.9</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="8" t="str">
-        <f>Model!$B$13</f>
+      <c r="B20">
+        <v>0.481</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="8" t="str">
-        <f>Model!$B$14</f>
+      <c r="B21">
+        <v>0.201</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="9" t="str">
-        <f>Model!$B$9</f>
+      <c r="B22">
+        <v>817.9</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23">
+        <v>66.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B25" t="s">
         <v>23</v>
+      </c>
+      <c r="B25" t="str">
+        <f>(Model!$B$7*Model!$B$8)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B26" t="s">
-        <v>25</v>
+      <c r="B26" t="str">
+        <f>(Model!$B$25*Model!$B$9)</f>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" t="str">
+        <f>(Model!$B$26/Model!$B$11)</f>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B28" t="str">
+        <f>((Model!$B$27/Model!$B$6)-1)</f>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="s">
         <v>27</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="7" t="str">
+        <f>Model!$B$27</f>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="5" t="str">
+        <f>Model!$B$28</f>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="8" t="str">
+        <f>Model!$B$25</f>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="8" t="str">
+        <f>Model!$B$26</f>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="9" t="str">
+        <f>Model!$B$9</f>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>