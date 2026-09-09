--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,213 +10,198 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="current_debt_m">Model!$B$6</definedName>
-[...14 lines deleted...]
-    <definedName name="target_equity_value_m">Model!$B$18</definedName>
+    <definedName name="deal_completion_probability">Model!$B$6</definedName>
+    <definedName name="offer_price_per_share">Model!$B$7</definedName>
+    <definedName name="tendered_ownership_pct">Model!$B$10</definedName>
+    <definedName name="estimated_shares_outstanding_m">Model!$B$13</definedName>
+    <definedName name="fair_value">Model!$B$14</definedName>
+    <definedName name="upside">Model!$B$17</definedName>
+    <definedName name="current_price">Model!$B$5</definedName>
+    <definedName name="standalone_break_value_per_share">Model!$B$8</definedName>
+    <definedName name="tendered_shares_m">Model!$B$11</definedName>
+    <definedName name="spread_to_offer">Model!$B$15</definedName>
+    <definedName name="implied_equity_value_m">Model!$B$16</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
-[...4 lines deleted...]
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a4c2917cb8bde58a3b0ac6a8ea1a7d6d</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
+  <si>
+    <t>Open Lending / ANV completed cash acquisition valuation</t>
+  </si>
+  <si>
+    <t>As of 2026-07-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a4c2917cb8bde58a3b0ac6a8ea1a7d6d</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
-    <t>Cash and cash equivalents at Mar. 31 2026 ($M)</t>
-[...17 lines deleted...]
-    <t>Long-term debt at Mar. 31 2026 ($M)</t>
+    <t>Final trading value used for spread math</t>
+  </si>
+  <si>
+    <t>Deal completion probability</t>
+  </si>
+  <si>
+    <t>Cash offer price per share</t>
+  </si>
+  <si>
+    <t>Historical standalone value if the transaction failed</t>
+  </si>
+  <si>
+    <t>Constants</t>
+  </si>
+  <si>
+    <t>tendered_ownership_pct</t>
+  </si>
+  <si>
+    <t>tendered_shares_m</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
-    <t>current_market_cap_m</t>
-[...17 lines deleted...]
-    <t>current_ev_ebitda_multiple</t>
+    <t>estimated_shares_outstanding_m</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
+    <t>spread_to_offer</t>
+  </si>
+  <si>
+    <t>implied_equity_value_m</t>
+  </si>
+  <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
-    <t>Fair value / share</t>
-[...2 lines deleted...]
-    <t>Upside / downside vs current price</t>
+    <t>Fair value per share</t>
+  </si>
+  <si>
+    <t>Implied equity value</t>
+  </si>
+  <si>
+    <t>Cash consideration per share</t>
+  </si>
+  <si>
+    <t>Upside / downside vs final trading value</t>
+  </si>
+  <si>
+    <t>Final spread to cash offer</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 8, fy2026_adj_ebitda_m = 27</t>
+    <t>deal_completion_probability = 1</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 5.5, fy2026_adj_ebitda_m = 25</t>
-[...1 lines deleted...]
-  <si>
     <t>bull</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 10.5, fy2026_adj_ebitda_m = 29</t>
-[...1 lines deleted...]
-  <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Open Lending Q1 2026 earnings release reported $20.5M Q1 revenue, $2.0M Q1 adjusted EBITDA, FY2026 certified loan guidance of 100,000-110,000, FY2026 adjusted EBITDA guidance of $25M-$29M, $173.3M cash, $7.5M current debt, $75.4M long-term debt, and 117.8M diluted shares.</t>
-[...2 lines deleted...]
-    <t>https://storage.googleapis.com/d8a084c25db2/0001806201/0001806201-26-000036/lpro-20260331xex991.htm</t>
+    <t>Open Lending and ANV announced a definitive all-cash tender offer for all outstanding LPRO shares at $3.15 per share, followed by a second-step merger at the same price.</t>
+  </si>
+  <si>
+    <t>https://investors.openlending.com/news-releases/news-release-details/open-lending-enters-merger-agreement-be-acquired-anv</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Q1 2026 10-Q KPI table showed 21,064 certified loans, $538 average program fees per certified loan, and $363 average profit share revenue per certified loan.</t>
-[...14 lines deleted...]
-    <t>https://modeledge.ai/company/-/filing/10-Q/180620126000038/#table-18</t>
+    <t>Open Lending's July 30, 2026 Form 8-K states the tender offer price was $3.15 per share in cash.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1806201/000119312526325062/d154380d8k.htm</t>
+  </si>
+  <si>
+    <t>The July 30, 2026 Form 8-K reports 101.256899 million shares tendered, representing 85.57% of outstanding shares, and says all offer conditions were satisfied or waived.</t>
+  </si>
+  <si>
+    <t>The July 30, 2026 Form 8-K states ANV completed the acquisition, remaining shares were converted into the $3.15 cash consideration, LPRO shares would no longer be listed on Nasdaq, and Open Lending became an indirect wholly-owned subsidiary of ANV.</t>
+  </si>
+  <si>
+    <t>ANV's completion announcement says the acquisition closed, required regulatory approvals had been received, and Open Lending is now privately held.</t>
+  </si>
+  <si>
+    <t>https://investors.openlending.com/news-releases/news-release-details/anv-completes-acquisition-open-lending</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0%"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="165" formatCode="0.0%"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;0.000"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
     </font>
     <font>
@@ -228,77 +213,74 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
-      <alignment/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -557,310 +539,318 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>173.308</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="5">
-        <v>7.5</v>
+      <c r="B6" s="6">
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="6">
-        <v>2.155</v>
+      <c r="B7" s="5">
+        <v>3.15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
-        <v>117.778</v>
+        <v>2.155</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="3" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="5">
-        <v>27</v>
+      <c r="B10">
+        <v>0.8557</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="5">
-        <v>75.444</v>
+      <c r="B11">
+        <v>101.256899</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="str">
-        <f>(Model!$B$7*Model!$B$8)</f>
+        <f>(Model!$B$11/Model!$B$10)</f>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="str">
-        <f>(Model!$B$10*Model!$B$9)</f>
+        <f>((Model!$B$6*Model!$B$7)+((1-Model!$B$6)*Model!$B$8))</f>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
-        <f>(Model!$B$6+Model!$B$11)</f>
+        <f>((Model!$B$7/Model!$B$5)-1)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="str">
-        <f>(Model!$B$5-Model!$B$15)</f>
+        <f>(Model!$B$7*Model!$B$13)</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="str">
-        <f>(Model!$B$13-Model!$B$16)</f>
+        <f>((Model!$B$14/Model!$B$5)-1)</f>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="s">
+      <c r="A18" s="3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$B$14+Model!$B$16)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-        <f>(Model!$B$17/Model!$B$10)</f>
+      <c r="B19" s="5" t="str">
+        <f>Model!$B$14</f>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-        <f>(Model!$B$18/Model!$B$8)</f>
+      <c r="B20" s="8" t="str">
+        <f>Model!$B$16</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-        <f>((Model!$B$20/Model!$B$7)-1)</f>
+      <c r="B21" s="5" t="str">
+        <f>Model!$B$7</f>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="3" t="s">
-        <v>20</v>
+      <c r="A22" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="6" t="str">
+        <f>Model!$B$6</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <f>Model!$B$20</f>
+        <v>20</v>
+      </c>
+      <c r="B23" s="6" t="str">
+        <f>Model!$B$17</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <f>Model!$B$21</f>
+        <v>21</v>
+      </c>
+      <c r="B24" s="6" t="str">
+        <f>Model!$B$15</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B28" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>