--- v0 (2026-08-13)
+++ v1 (2026-10-25)
@@ -10,98 +10,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="upside">Model!$B$21</definedName>
+    <definedName name="current_forward_pe">Model!$B$18</definedName>
+    <definedName name="fair_value">Model!$B$19</definedName>
+    <definedName name="implied_equity_value_m">Model!$B$20</definedName>
     <definedName name="fy26_adjusted_eps_eur">Model!$B$8</definedName>
+    <definedName name="fy27_eps_growth">Model!$B$9</definedName>
     <definedName name="target_pe">Model!$B$10</definedName>
     <definedName name="tax_normalization_eur">Model!$B$11</definedName>
     <definedName name="shares_post_asr_m">Model!$B$13</definedName>
+    <definedName name="upside">Model!$B$21</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="eur_usd">Model!$B$7</definedName>
     <definedName name="normalized_fy26_eps_eur">Model!$B$15</definedName>
     <definedName name="lookthrough_fy27_eps_eur">Model!$B$16</definedName>
     <definedName name="lookthrough_fy27_eps_usd">Model!$B$17</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
-[...4 lines deleted...]
-    <definedName name="implied_equity_value_m">Model!$B$20</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Birkenstock FY2027 look-through P/E valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward P/E valuation for Birkenstock that starts with management's fiscal 2026 adjusted EPS guidance, restores the approximately EUR 0.08 per-share impact from non-recurring tax, refinancing and accelerated-share-repurchase items, grows normalized earnings into fiscal 2027, converts the result to U.S. dollars, and applies a target forward P/E. Bear and bull cases vary earnings growth, currency and the multiple; the model does not capitalize the non-recurring 2026 charges.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-13  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a58db89a3b670ea418fcbbbe68a82f0c</t>
+    <t>As of 2026-10-23  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a58db89a3b670ea418fcbbbe68a82f0c</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>EUR/USD</t>
   </si>
   <si>
     <t>FY2026 adjusted EPS</t>
   </si>
   <si>
     <t>FY2027 normalized EPS growth</t>
   </si>
   <si>
-    <t>Target FY2027 P/E</t>
+    <t>Target FY2027 P/E (override)</t>
   </si>
   <si>
     <t>FY2026 one-off EPS normalization</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>shares_post_asr_m</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>normalized_fy26_eps_eur</t>
   </si>
   <si>
     <t>lookthrough_fy27_eps_eur</t>
   </si>
   <si>
     <t>lookthrough_fy27_eps_usd</t>
   </si>
   <si>
     <t>current_forward_pe</t>
   </si>
@@ -147,69 +147,168 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>eur_usd = 1.1, fy26_adjusted_eps_eur = 1.9, fy27_eps_growth = 0.08, target_pe = 16, tax_normalization_eur = 0.08</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>eur_usd = 1.22, fy26_adjusted_eps_eur = 2.05, fy27_eps_growth = 0.2, target_pe = 23, tax_normalization_eur = 0.08</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 23 scoped BIRK review evidence; see refresh-context analysis and limitations.</t>
+  </si>
+  <si>
+    <t>https://www.ecb.europa.eu/stats/policy_and_exchange_rates/euro_reference_exchange_rates/html/eurofxref-graph-usd.en.html</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>October 23 Model Edge regular-session reference $32.57, retrieved 2026-10-23T14:56:50.808513-06:00. Retrieval time is not trade time or an asserted official closing print. Financial anchors retain separately disclosed dates.</t>
+  </si>
+  <si>
+    <t>October 22 ECB USD/EUR reference changes 1.1234 to 1.1205. Refresh base currency translation only; preserve normalized EUR EPS, 15% FY2027 growth, fixed bear/bull FX and stored user target-P/E override of 18.</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $33.68 retrieved 2026-10-22T15:22:04.494715-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>October 21: ECB USD1.1234 per EUR replaces 1.1215 for base translation. Preserve EUR1.975 guided FY2026 EPS plus EUR0.08 normalization, 15% FY2027 growth, fixed bear/bull FX and the user-selected stored 18x P/E override. This is currency translation, not an earnings forecast change.</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>October 20 Model Edge regular-session reference $32.78, refreshed 2026-10-20T15:09:46.337487-06:00. Retrieval time is not trade time or an asserted official closing print; financial anchors retain their stated dates.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BIRK</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>October 20 ECB reference EUR/USD 1.1215 replaces 1.1225 for base currency translation. Preserve FY2026 adjusted EPS EUR1.975 plus EUR0.08 normalization, 15% FY2027 growth, fixed bear/bull FX and the user's stored 18x P/E override. This is FX translation, not revised earnings guidance.</t>
+  </si>
+  <si>
+    <t>https://www.ecb.europa.eu/stats/policy_and_exchange_rates/euro_reference_exchange_rates/html/index.eu.html</t>
+  </si>
+  <si>
+    <t>October 19 Model Edge reference $32.71, refreshed 2026-10-19T15:24:42.397023-06:00; retrieval time is not trade time or an asserted official closing print.</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>October 19, 2026: Update base currency translation to ECB October 19 reference USD1.1225 per EUR from 1.1253. Preserve FY2026 adjusted EPS EUR1.975, EUR0.08 normalization, 15% FY2027 growth and user's 18x stored override. Fixed bear/bull currency assumptions are unchanged; this is FX translation, not an earnings forecast cut.</t>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session BIRK reference $33.85, refreshed 2026-10-16T15:05:06.717992-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>ECB October 16 reference USD per EUR is 1.1253.</t>
+  </si>
+  <si>
+    <t>Williams Trading downgrade reported October 16; company guidance unchanged in reviewed sources.</t>
+  </si>
+  <si>
+    <t>https://www.streetinsider.com/Analyst%2BComments/Williams%2BTrading%2BDowngrades%2BBirkenstock%2BHolding%2Bplc%2B%28BIRK%29%2Bto%2BSell%2C%2BStock%2BLess%2BComfortable%2Bthan%2Bthe%2BShoes/27196421.html</t>
+  </si>
+  <si>
+    <t>October 15 Model Edge regular-session BIRK reference $35.89, refreshed 2026-10-15T15:04:35.883978-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>ECB October 15 reference: USD1.1208 per EUR versus September 25 1.1403.</t>
+  </si>
+  <si>
+    <t>September 25, 2026 Model Edge reference BIRK price $33.6, refreshed 2026-09-25T15:02:45.755442-06:00. This changes market-relative outputs; intrinsic changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>September 25 ECB reference EUR/USD is 1.1403; update base currency translation while retaining scenario FX assumptions.</t>
+  </si>
+  <si>
+    <t>Completed August 17 redemption retired 12,761,613 shares for $500M; August 18 filing reports 165,126,204 shares outstanding.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BIRK/filing/SC%2013DA/0001193125-26-355386</t>
+  </si>
+  <si>
+    <t>Q3 call confirms EUR0.08 non-recurring tax normalization, approximately EUR4.5M additional quarterly interest and no additional buyback in FY2026 EPS guidance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BIRK/Transcript/38d3c98e21acd2f6cbb9627c2322107e</t>
+  </si>
+  <si>
     <t>Fiscal Q3 2026 revenue grew 15% in constant currency; management raised FY2026 adjusted EBITDA guidance to at least EUR 710 million and maintained adjusted EPS guidance of EUR 1.90-EUR 2.05.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0001977102/0001193125-26-347762/birk-ex99_1.htm</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>The Q3 release reported adjusted EPS of EUR 0.74, up 19%, completion of a EUR 230 million accelerated share repurchase that reduced outstanding shares by 6 million, and net leverage of 1.8x.</t>
   </si>
   <si>
     <t>On the Q3 call, management said the abnormal fiscal 2026 tax impact is approximately EUR 0.08 per share, recurring tax should return to the high-20s, and finance costs should normalize near EUR 25 million per quarter.</t>
   </si>
   <si>
     <t>https://www.birkenstock-holding.com/news-events</t>
   </si>
   <si>
     <t>BIRK's market price was USD 41.59 at 2026-08-13T13:31:46Z.</t>
+  </si>
+  <si>
+    <t>Regular-session reference $32.32 at retrieval time 2026-10-21T15:04:36.78812-06:00. Market quote evidence only.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -573,104 +672,104 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>41.59</v>
+        <v>32.57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>1.16</v>
+        <v>1.1193</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>1.975</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>0.15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>0.08</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>177.906</v>
+        <v>165.126204</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
         <f>(Model!$B$8+Model!$B$11)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="str">
         <f>(Model!$B$15*(1+Model!$B$9))</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
@@ -796,116 +895,325 @@
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>39</v>
       </c>
       <c r="C2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>