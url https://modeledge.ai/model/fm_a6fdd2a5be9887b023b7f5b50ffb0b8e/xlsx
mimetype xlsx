--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,120 +10,151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="current_price">Model!$B$8</definedName>
-[...17 lines deleted...]
-    <definedName name="upside_pct">Model!$B$26</definedName>
+    <definedName name="upside_pct">Model!$B$34</definedName>
+    <definedName name="cash">Model!$B$8</definedName>
+    <definedName name="fy2026_adjusted_fcf_guide_mid_m">Model!$B$18</definedName>
+    <definedName name="july_2026_term_loan_increase_m">Model!$B$19</definedName>
+    <definedName name="june_30_2026_debt_carrying_value_m">Model!$B$21</definedName>
+    <definedName name="unlevered_fcf">Model!$B$28</definedName>
+    <definedName name="enterprise_value">Model!$B$30</definedName>
+    <definedName name="current_ev_to_unlevered_fcf">Model!$B$31</definedName>
+    <definedName name="debt">Model!$B$10</definedName>
+    <definedName name="ev_to_unlevered_fcf">Model!$B$12</definedName>
+    <definedName name="tax_rate">Model!$B$15</definedName>
+    <definedName name="current_enterprise_value">Model!$B$29</definedName>
+    <definedName name="fair_value_per_share">Model!$B$33</definedName>
+    <definedName name="adjusted_fcf">Model!$B$7</definedName>
+    <definedName name="diluted_shares">Model!$B$11</definedName>
+    <definedName name="net_interest_expense">Model!$B$13</definedName>
+    <definedName name="fy2026_adjusted_ebitda_guide_mid_m">Model!$B$17</definedName>
+    <definedName name="june_30_2026_cash_m">Model!$B$20</definedName>
+    <definedName name="q2_2026_adjusted_ebitda_m">Model!$B$22</definedName>
+    <definedName name="q2_2026_adjusted_fcf_m">Model!$B$23</definedName>
+    <definedName name="q2_2026_grlnf_m">Model!$B$24</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="other_equity_claims">Model!$B$14</definedName>
+    <definedName name="after_tax_net_interest">Model!$B$26</definedName>
+    <definedName name="net_debt">Model!$B$27</definedName>
+    <definedName name="common_equity_value">Model!$B$32</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
-[...4 lines deleted...]
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a6fdd2a5be9887b023b7f5b50ffb0b8e</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+  <si>
+    <t>Shift4 2026 enterprise-value-to-FCF valuation</t>
+  </si>
+  <si>
+    <t>Enterprise-value-to-unlevered-FCF valuation updated for Q2 2026. Full-year adjusted FCF guidance remains a $470M midpoint and net interest reflects the July Term Loan B increase. Debt and cash are shown pro forma on the same pre-deployment basis. A 12.5x multiple reflects solid EBITDA growth but reduced cash-flow guidance.</t>
+  </si>
+  <si>
+    <t>As of 2026-08-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a6fdd2a5be9887b023b7f5b50ffb0b8e</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>FY2026 adjusted FCF guidance midpoint ($M)</t>
   </si>
   <si>
-    <t>Cash at 3/31/2026 ($M)</t>
+    <t>Pro forma cash after July 2026 term loan ($M)</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
-    <t>Debt at 3/31/2026 ($M)</t>
-[...2 lines deleted...]
-    <t>Diluted shares from market cap / price (M)</t>
+    <t>Pro forma debt after July 2026 term loan ($M)</t>
+  </si>
+  <si>
+    <t>Fully diluted economic shares (M)</t>
   </si>
   <si>
     <t>EV / unlevered FCF multiple</t>
   </si>
   <si>
     <t>FY2026 net interest expense used for unlevering ($M)</t>
   </si>
   <si>
     <t>Noncontrolling interests and other claims ($M)</t>
   </si>
   <si>
     <t>Effective tax rate</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
-    <t>met_coal_reference_price_usd_t</t>
+    <t>fy2026_adjusted_ebitda_guide_mid_m</t>
+  </si>
+  <si>
+    <t>fy2026_adjusted_fcf_guide_mid_m</t>
+  </si>
+  <si>
+    <t>july_2026_term_loan_increase_m</t>
+  </si>
+  <si>
+    <t>june_30_2026_cash_m</t>
+  </si>
+  <si>
+    <t>june_30_2026_debt_carrying_value_m</t>
+  </si>
+  <si>
+    <t>q2_2026_adjusted_ebitda_m</t>
+  </si>
+  <si>
+    <t>q2_2026_adjusted_fcf_m</t>
+  </si>
+  <si>
+    <t>q2_2026_grlnf_m</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>after_tax_net_interest</t>
   </si>
   <si>
     <t>net_debt</t>
   </si>
   <si>
     <t>unlevered_fcf</t>
   </si>
   <si>
     <t>current_enterprise_value</t>
   </si>
   <si>
     <t>enterprise_value</t>
   </si>
   <si>
     <t>current_ev_to_unlevered_fcf</t>
   </si>
   <si>
     <t>common_equity_value</t>
   </si>
@@ -169,105 +200,93 @@
   <si>
     <t>= Implied enterprise value</t>
   </si>
   <si>
     <t>- Net debt</t>
   </si>
   <si>
     <t>- Noncontrolling interests and other claims</t>
   </si>
   <si>
     <t>= Common equity value</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>= Fair value / share</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>adjusted_fcf = 500, ev_to_unlevered_fcf = 13</t>
+    <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>adjusted_fcf = 490, ev_to_unlevered_fcf = 11</t>
+    <t>adjusted_fcf = 450, ev_to_unlevered_fcf = 10.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>adjusted_fcf = 510, ev_to_unlevered_fcf = 15</t>
+    <t>adjusted_fcf = 490, ev_to_unlevered_fcf = 14.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>FY2026 company guidance: adjusted FCF $490M-$510M, adjusted EBITDA $1.165B-$1.215B, unchanged as of Q1 2026 materials.</t>
-[...29 lines deleted...]
-    <t>https://tradingeconomics.com/commodity/coking-coal</t>
+    <t>Shift4 announced Q2 2026 materials on August 6, 2026, including its shareholder letter and conference call.</t>
+  </si>
+  <si>
+    <t>https://investors.shift4.com/news-events/press-releases/detail/306/shift4-announces-second-quarter-2026-results</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>Shift4 reported Q2 2026 GRLNF of $624M, adjusted EBITDA of $284M, adjusted FCF of $21M, and FY2026 adjusted FCF guidance of $465M-$475M with higher interest expense from the increased Term Loan B.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FOUR/Transcript/4eeeb7cd8344346fc3a10c90b42e0710</t>
+  </si>
+  <si>
+    <t>Shift4's Q2 2026 10-Q reported June 30 cash and equivalents of $356M, carrying debt of about $4.514B, and Q2 diluted weighted-average Class A/Class C shares of 79.6M before broader economic dilution assumptions.</t>
+  </si>
+  <si>
+    <t>https://investors.shift4.com/sec-filings/all-sec-filings/content/0001794669-26-000045/four-20260630.htm</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
@@ -628,483 +647,522 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
     <col customWidth="true" max="2" min="2" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-      <c r="B4" s="3" t="s">
+    <row r="3">
+      <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="s">
+      <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="4" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="7">
-        <v>41.18</v>
+      <c r="B8" s="6">
+        <v>1356</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-        <v>4522</v>
+      <c r="B9" s="7">
+        <v>44.56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="8">
-        <v>91.1</v>
+      <c r="B10" s="6">
+        <v>5514</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="9">
-        <v>13</v>
+      <c r="B11" s="8">
+        <v>90.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
-        <v>240</v>
+      <c r="B12" s="9">
+        <v>12.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="6">
-        <v>127</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="6">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="10">
         <v>0.26</v>
       </c>
     </row>
-    <row r="15">
-[...3 lines deleted...]
-    </row>
     <row r="16">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="5" t="s">
         <v>15</v>
+      </c>
+      <c r="B17">
+        <v>1165</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-        <f>(Model!$B$12*(1-Model!$B$14))</f>
+      <c r="B18">
+        <v>470</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-        <f>(Model!$B$9-Model!$B$7)</f>
+      <c r="B19">
+        <v>1000</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-        <f>(Model!$B$6+Model!$B$18)</f>
+      <c r="B20">
+        <v>356</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-        <f>(((Model!$B$8*Model!$B$10)+Model!$B$19)+Model!$B$13)</f>
+      <c r="B21">
+        <v>4514</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-        <f>(Model!$B$20*Model!$B$11)</f>
+      <c r="B22">
+        <v>284</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B23" t="str">
-        <f>(Model!$B$21/Model!$B$20)</f>
+      <c r="B23">
+        <v>21</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-        <f>((Model!$B$22-Model!$B$19)-Model!$B$13)</f>
+      <c r="B24">
+        <v>624</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$B$24/Model!$B$10)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" t="str">
-        <f>((Model!$B$25/Model!$B$8)-1)</f>
+        <f>(Model!$B$13*(1-Model!$B$15))</f>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="s">
+      <c r="A27" s="5" t="s">
         <v>25</v>
+      </c>
+      <c r="B27" t="str">
+        <f>(Model!$B$10-Model!$B$8)</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="7" t="str">
-        <f>Model!$B$25</f>
+      <c r="B28" t="str">
+        <f>(Model!$B$7+Model!$B$26)</f>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="10" t="str">
-        <f>Model!$B$26</f>
+      <c r="B29" t="str">
+        <f>(((Model!$B$9*Model!$B$11)+Model!$B$27)+Model!$B$14)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="11" t="str">
-        <f>Model!$B$22</f>
+      <c r="B30" t="str">
+        <f>(Model!$B$28*Model!$B$12)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="11" t="str">
-        <f>Model!$B$20</f>
+      <c r="B31" t="str">
+        <f>(Model!$B$29/Model!$B$28)</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="9" t="str">
-        <f>Model!$B$23</f>
+      <c r="B32" t="str">
+        <f>((Model!$B$30-Model!$B$27)-Model!$B$14)</f>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="str">
+        <f>(Model!$B$32/Model!$B$11)</f>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="4" t="s">
-        <v>31</v>
+      <c r="A34" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" t="str">
+        <f>((Model!$B$33/Model!$B$9)-1)</f>
       </c>
     </row>
     <row r="35">
-      <c r="B35" s="3" t="s">
-        <v>2</v>
+      <c r="A35" s="4" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <f>Model!$B$6</f>
+        <v>34</v>
+      </c>
+      <c r="B36" s="7" t="str">
+        <f>Model!$B$33</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <f>Model!$B$18</f>
+        <v>35</v>
+      </c>
+      <c r="B37" s="10" t="str">
+        <f>Model!$B$34</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <f>Model!$B$20</f>
+        <v>36</v>
+      </c>
+      <c r="B38" s="11" t="str">
+        <f>Model!$B$30</f>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <f>Model!$B$11</f>
+        <v>37</v>
+      </c>
+      <c r="B39" s="11" t="str">
+        <f>Model!$B$28</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>36</v>
-[...10 lines deleted...]
-        <f>Model!$B$19</f>
+        <v>38</v>
+      </c>
+      <c r="B40" s="9" t="str">
+        <f>Model!$B$31</f>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="5" t="s">
-[...3 lines deleted...]
-        <f>Model!$B$13</f>
+      <c r="A42" s="4" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="5" t="s">
-[...3 lines deleted...]
-        <f>Model!$B$24</f>
+      <c r="B43" s="3" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B44" s="8" t="str">
-        <f>Model!$B$10</f>
+      <c r="B44" s="6" t="str">
+        <f>Model!$B$7</f>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B45" s="7" t="str">
-        <f>Model!$B$25</f>
+      <c r="B45" s="6" t="str">
+        <f>Model!$B$26</f>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B46" s="6" t="str">
+        <f>Model!$B$28</f>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="4" t="s">
-        <v>42</v>
+      <c r="A47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="9" t="str">
+        <f>Model!$B$12</f>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
         <v>44</v>
+      </c>
+      <c r="B48" s="6" t="str">
+        <f>Model!$B$30</f>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="B49" t="s">
-        <v>46</v>
+      <c r="B49" s="6" t="str">
+        <f>Model!$B$27</f>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B50" s="6" t="str">
+        <f>Model!$B$14</f>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B51" s="6" t="str">
+        <f>Model!$B$32</f>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
         <v>48</v>
+      </c>
+      <c r="B52" s="8" t="str">
+        <f>Model!$B$11</f>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B53" s="7" t="str">
+        <f>Model!$B$33</f>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B2" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
-[...17 lines deleted...]
-      <c r="B6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>