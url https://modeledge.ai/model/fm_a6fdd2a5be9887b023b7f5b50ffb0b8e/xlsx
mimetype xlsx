--- v1 (2026-09-09)
+++ v2 (2026-10-24)
@@ -10,91 +10,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="upside_pct">Model!$B$34</definedName>
-[...1 lines deleted...]
-    <definedName name="fy2026_adjusted_fcf_guide_mid_m">Model!$B$18</definedName>
+    <definedName name="tax_rate">Model!$B$15</definedName>
+    <definedName name="fy2026_adjusted_ebitda_guide_mid_m">Model!$B$17</definedName>
     <definedName name="july_2026_term_loan_increase_m">Model!$B$19</definedName>
     <definedName name="june_30_2026_debt_carrying_value_m">Model!$B$21</definedName>
     <definedName name="unlevered_fcf">Model!$B$28</definedName>
     <definedName name="enterprise_value">Model!$B$30</definedName>
+    <definedName name="adjusted_fcf">Model!$B$7</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="fy2026_adjusted_fcf_guide_mid_m">Model!$B$18</definedName>
+    <definedName name="june_30_2026_cash_m">Model!$B$20</definedName>
+    <definedName name="q2_2026_adjusted_ebitda_m">Model!$B$22</definedName>
+    <definedName name="fair_value_per_share">Model!$B$33</definedName>
+    <definedName name="cash">Model!$B$8</definedName>
+    <definedName name="debt">Model!$B$10</definedName>
+    <definedName name="q2_2026_adjusted_fcf_m">Model!$B$23</definedName>
+    <definedName name="after_tax_net_interest">Model!$B$26</definedName>
     <definedName name="current_ev_to_unlevered_fcf">Model!$B$31</definedName>
-    <definedName name="debt">Model!$B$10</definedName>
+    <definedName name="common_equity_value">Model!$B$32</definedName>
     <definedName name="ev_to_unlevered_fcf">Model!$B$12</definedName>
-    <definedName name="tax_rate">Model!$B$15</definedName>
+    <definedName name="other_equity_claims">Model!$B$14</definedName>
+    <definedName name="q2_2026_grlnf_m">Model!$B$24</definedName>
+    <definedName name="net_debt">Model!$B$27</definedName>
     <definedName name="current_enterprise_value">Model!$B$29</definedName>
-    <definedName name="fair_value_per_share">Model!$B$33</definedName>
-    <definedName name="adjusted_fcf">Model!$B$7</definedName>
+    <definedName name="upside_pct">Model!$B$34</definedName>
     <definedName name="diluted_shares">Model!$B$11</definedName>
     <definedName name="net_interest_expense">Model!$B$13</definedName>
-    <definedName name="fy2026_adjusted_ebitda_guide_mid_m">Model!$B$17</definedName>
-[...8 lines deleted...]
-    <definedName name="common_equity_value">Model!$B$32</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Shift4 2026 enterprise-value-to-FCF valuation</t>
   </si>
   <si>
     <t>Enterprise-value-to-unlevered-FCF valuation updated for Q2 2026. Full-year adjusted FCF guidance remains a $470M midpoint and net interest reflects the July Term Loan B increase. Debt and cash are shown pro forma on the same pre-deployment basis. A 12.5x multiple reflects solid EBITDA growth but reduced cash-flow guidance.</t>
   </si>
   <si>
-    <t>As of 2026-08-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a6fdd2a5be9887b023b7f5b50ffb0b8e</t>
+    <t>As of 2026-09-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a6fdd2a5be9887b023b7f5b50ffb0b8e</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>FY2026 adjusted FCF guidance midpoint ($M)</t>
   </si>
   <si>
     <t>Pro forma cash after July 2026 term loan ($M)</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Pro forma debt after July 2026 term loan ($M)</t>
   </si>
   <si>
     <t>Fully diluted economic shares (M)</t>
   </si>
   <si>
     <t>EV / unlevered FCF multiple</t>
   </si>
@@ -222,50 +222,74 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>adjusted_fcf = 450, ev_to_unlevered_fcf = 10.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>adjusted_fcf = 490, ev_to_unlevered_fcf = 14.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 15 review completed the indexed window by reading August 12 and previously reviewed September 10 conference content and the August 7 Form 4. FY2026 FCF midpoint $470M remains the anchor. $633M convertible principal stays outstanding to August 2027 with prefunded cash; pending A2A acquisition is $140M upfront plus contingent consideration to roughly $300M and outside guidance. Q4 Middle East travel disruption remains a downside to monitor. August Form 4 reports tax withholding and a future vesting award. The 6.55% daily fall has sector/macro reporting but no verified new company forecast cut. Retain operating assumptions and 12.5x.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FOUR/Transcript/a2388f865ace9e2489d51ea8f17ed528</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference FOUR share price $42.35; provider quote update 2026-09-15T15:01:38.554177-06:00. Stock-price movement alone does not change the operating forecast.</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $43.03; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 conference confirms $633M convertible principal is intended to remain outstanding until August 2027, with prefunded cash earning interest meanwhile. Do not assume early retirement. Approximately $300M account-to-account acquisition ($140M upfront plus contingent consideration) remains pending and outside guidance. Q4 Middle East travel disruption is not embedded in current outlook; no new FY2026 FCF guide was given.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FOUR/Transcript/22ec687890f043d5cb49bab82b184982</t>
   </si>
   <si>
     <t>Shift4 announced Q2 2026 materials on August 6, 2026, including its shareholder letter and conference call.</t>
   </si>
   <si>
     <t>https://investors.shift4.com/news-events/press-releases/detail/306/shift4-announces-second-quarter-2026-results</t>
   </si>
   <si>
     <t>2026-08-07</t>
   </si>
   <si>
     <t>Shift4 reported Q2 2026 GRLNF of $624M, adjusted EBITDA of $284M, adjusted FCF of $21M, and FY2026 adjusted FCF guidance of $465M-$475M with higher interest expense from the increased Term Loan B.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/FOUR/Transcript/4eeeb7cd8344346fc3a10c90b42e0710</t>
   </si>
   <si>
     <t>Shift4's Q2 2026 10-Q reported June 30 cash and equivalents of $356M, carrying debt of about $4.514B, and Q2 diluted weighted-average Class A/Class C shares of 79.6M before broader economic dilution assumptions.</t>
   </si>
   <si>
     <t>https://investors.shift4.com/sec-filings/all-sec-filings/content/0001794669-26-000045/four-20260630.htm</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
@@ -687,51 +711,51 @@
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>470</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>1356</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>44.56</v>
+        <v>42.35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>5514</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="8">
         <v>90.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="9">
         <v>12.5</v>
       </c>
@@ -1064,105 +1088,149 @@
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B58" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>60</v>
       </c>
       <c r="B2" t="s">
         <v>61</v>
       </c>
       <c r="C2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>63</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
         <v>65</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>66</v>
       </c>
-      <c r="C4" t="s">
-        <v>62</v>
+      <c r="B5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>