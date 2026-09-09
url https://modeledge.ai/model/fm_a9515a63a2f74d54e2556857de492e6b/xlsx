--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,264 +10,276 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="fy2025_adjusted_ebitda_r_b">Model!$B$8</definedName>
+    <definedName name="h1_run_rate_weight">Model!$B$10</definedName>
+    <definedName name="ordinary_shares_m">Model!$B$12</definedName>
     <definedName name="equity_value_usd_b">Model!$B$21</definedName>
-    <definedName name="usd_zar">Model!$B$12</definedName>
+    <definedName name="fair_value_ads">Model!$B$22</definedName>
+    <definedName name="upside_pct">Model!$B$23</definedName>
+    <definedName name="h1_2026_adjusted_ebitda_r_b">Model!$B$9</definedName>
+    <definedName name="usd_zar">Model!$B$13</definedName>
+    <definedName name="ordinary_shares_per_ads">Model!$B$15</definedName>
+    <definedName name="annualized_h1_ebitda_r_b">Model!$B$17</definedName>
+    <definedName name="net_debt_r_b">Model!$B$11</definedName>
+    <definedName name="normalized_ebitda_r_b">Model!$B$18</definedName>
+    <definedName name="enterprise_value_r_b">Model!$B$19</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="ev_ebitda_multiple">Model!$B$7</definedName>
     <definedName name="equity_value_r_b">Model!$B$20</definedName>
-    <definedName name="upside_pct">Model!$B$23</definedName>
-[...11 lines deleted...]
-    <definedName name="annualized_q1_ebitda_r_b">Model!$B$17</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t>Sibanye Stillwater Hawk normalized EV/EBITDA valuation</t>
   </si>
   <si>
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a9515a63a2f74d54e2556857de492e6b</t>
+    <t>As of 2026-09-01  ·  Currency: USD  ·  https://modeledge.ai/model/fm_a9515a63a2f74d54e2556857de492e6b</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
+    <t>Current SBSW ADS price</t>
+  </si>
+  <si>
     <t>Normalized EV / adjusted EBITDA multiple</t>
   </si>
   <si>
     <t>FY2025 adjusted EBITDA, R billions</t>
   </si>
   <si>
+    <t>H1 2026 adjusted EBITDA, R billions</t>
+  </si>
+  <si>
+    <t>Weight on annualized H1 2026 EBITDA run-rate</t>
+  </si>
+  <si>
     <t>Net debt, R billions</t>
   </si>
   <si>
     <t>Ordinary shares outstanding, millions</t>
   </si>
   <si>
-    <t>Q1 2026 adjusted EBITDA, R billions</t>
-[...4 lines deleted...]
-  <si>
     <t>USD/ZAR conversion rate</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
-    <t>current_ads_price</t>
-[...1 lines deleted...]
-  <si>
     <t>ordinary_shares_per_ads</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
-    <t>annualized_q1_ebitda_r_b</t>
+    <t>annualized_h1_ebitda_r_b</t>
   </si>
   <si>
     <t>normalized_ebitda_r_b</t>
   </si>
   <si>
     <t>enterprise_value_r_b</t>
   </si>
   <si>
     <t>equity_value_r_b</t>
   </si>
   <si>
     <t>equity_value_usd_b</t>
   </si>
   <si>
     <t>fair_value_ads</t>
   </si>
   <si>
     <t>upside_pct</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per SBSW ADS</t>
   </si>
   <si>
     <t>Upside/downside to current ADS price</t>
   </si>
   <si>
+    <t>Normalized adjusted EBITDA, R billions</t>
+  </si>
+  <si>
+    <t>Implied equity value, R billions</t>
+  </si>
+  <si>
     <t>Normalized EV/EBITDA valuation bridge</t>
   </si>
   <si>
     <t>FY2025 adjusted EBITDA</t>
   </si>
   <si>
-    <t>Q1 2026 adjusted EBITDA annualized</t>
-[...2 lines deleted...]
-    <t>Weight on Q1 run-rate</t>
+    <t>H1 2026 adjusted EBITDA annualized</t>
+  </si>
+  <si>
+    <t>Weight on H1 run-rate</t>
   </si>
   <si>
     <t>Normalized adjusted EBITDA</t>
   </si>
   <si>
     <t>EV / adjusted EBITDA multiple</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
   <si>
     <t>Ordinary shares outstanding</t>
   </si>
   <si>
     <t>Ordinary shares per ADS</t>
   </si>
   <si>
     <t>Fair value per ADS</t>
   </si>
   <si>
+    <t>Current ADS price</t>
+  </si>
+  <si>
+    <t>Upside/downside</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 3.75, net_debt_r_b = 22.123, q1_run_rate_weight = 0.35, usd_zar = 17.8</t>
+    <t>ev_ebitda_multiple = 3.75, h1_run_rate_weight = 0.4, net_debt_r_b = 9.718, usd_zar = 16.0846</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 2.8, net_debt_r_b = 27, q1_run_rate_weight = 0.15, usd_zar = 18.5</t>
+    <t>ev_ebitda_multiple = 3, h1_run_rate_weight = 0.25, net_debt_r_b = 15, usd_zar = 16.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>ev_ebitda_multiple = 4.25, net_debt_r_b = 19, q1_run_rate_weight = 0.55, usd_zar = 17</t>
+    <t>ev_ebitda_multiple = 4.25, h1_run_rate_weight = 0.55, net_debt_r_b = 7, usd_zar = 15.8</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>The 2025 annual report reported adjusted EBITDA of R37.800B, net debt of R22.123B, and net debt to adjusted EBITDA of 0.59x at December 31, 2025.</t>
-[...2 lines deleted...]
-    <t>https://modeledge.ai/company/-/filing/20-F/162828026026991/#table-179</t>
+    <t>Sibanye-Stillwater reported H1 2026 record revenue of R90bn, adjusted EBITDA of R31.843bn, net operating cash flow of R19.6bn, notional free cash flow of R14.5bn, and net debt of about R9.7bn at 30 June 2026.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1786909/000162828026059701/form6-kh137.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>The 2025 annual report reported revenue of R129.677B, adjusted EBITDA of R37.800B, operating cash flow of R21.407B, capital expenditures of R20.307B, and 2.830567B shares outstanding.</t>
-[...23 lines deleted...]
-    <t>modeledge://hawk/214748364835</t>
+    <t>The H1 2026 release reported SA PGM adjusted EBITDA of R19.207bn, SA gold adjusted EBITDA of R8.995bn, US PGM adjusted EBITDA of R1.086bn, recycling adjusted EBITDA of R2.683bn, and Century adjusted EBITDA of R900m.</t>
+  </si>
+  <si>
+    <t>The H1 2026 release reported 2,830,567,264 ordinary shares outstanding and one SBSW ADS representing four ordinary shares.</t>
+  </si>
+  <si>
+    <t>The 2025 Form 20-F reported FY2025 adjusted EBITDA of R37.800bn and serves as the cycle anchor for this normalized EV/EBITDA valuation.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1786909/000162828026026991/0001628280-26-026991-index.html</t>
+  </si>
+  <si>
+    <t>The valuation keeps a normalized EV/adjusted EBITDA method, blending FY2025 EBITDA with an annualized H1 2026 run-rate, then applying a cyclical miner multiple and subtracting net debt.</t>
+  </si>
+  <si>
+    <t>Wise showed USD/ZAR around 16.08 on 1 September 2026, used as the spot conversion rate for the refreshed ADS valuation.</t>
+  </si>
+  <si>
+    <t>https://wise.com/gb/currency-converter/usd-to-zar-rate/history</t>
+  </si>
+  <si>
+    <t>Public market quote pages showed SBSW ADS trading around $11.8 on 1 September 2026; the model uses $11.815 as the current ADS price input.</t>
+  </si>
+  <si>
+    <t>https://www.marketwatch.com/investing/stock/sbsw</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
-    <numFmt numFmtId="167" formatCode="0.00"/>
-    <numFmt numFmtId="168" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="0.00"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="10"/>
@@ -632,443 +644,486 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>3.75</v>
+        <v>11.815</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="6">
-        <v>37.8</v>
+      <c r="B7" s="7">
+        <v>3.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="6">
-        <v>22.123</v>
+      <c r="B8" s="7">
+        <v>37.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>2830.567264</v>
+        <v>31.843</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="6">
-        <v>19.372</v>
+      <c r="B10" s="8">
+        <v>0.4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="8">
-        <v>0.35</v>
+      <c r="B11" s="7">
+        <v>9.718</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="9">
-        <v>17.8</v>
+        <v>2830.567264</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
+      <c r="B13" s="10">
+        <v>16.0846</v>
+      </c>
     </row>
     <row r="14">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.72</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="str">
-        <f>(Model!$B$10*4)</f>
+        <f>(Model!$B$9*2)</f>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="str">
-        <f>((Model!$B$7*(1-Model!$B$11))+(Model!$B$17*Model!$B$11))</f>
+        <f>((Model!$B$8*(1-Model!$B$10))+(Model!$B$17*Model!$B$10))</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19" t="str">
-        <f>(Model!$B$18*Model!$B$6)</f>
+        <f>(Model!$B$18*Model!$B$7)</f>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="str">
-        <f>MAX(0,(Model!$B$19-Model!$B$8))</f>
+        <f>MAX(0,(Model!$B$19-Model!$B$11))</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" t="str">
-        <f>(Model!$B$20/Model!$B$12)</f>
+        <f>(Model!$B$20/Model!$B$13)</f>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" t="str">
-        <f>((((Model!$B$20*1000)*Model!$B$15)/Model!$B$9)/Model!$B$12)</f>
+        <f>((((Model!$B$20*1000)*Model!$B$15)/Model!$B$12)/Model!$B$13)</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="str">
-        <f>((Model!$B$22/Model!$B$14)-1)</f>
+        <f>((Model!$B$22/Model!$B$6)-1)</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="10" t="str">
+      <c r="B25" s="6" t="str">
         <f>Model!$B$22</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="8" t="str">
         <f>Model!$B$23</f>
       </c>
     </row>
+    <row r="27">
+      <c r="A27" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="7" t="str">
+        <f>Model!$B$18</f>
+      </c>
+    </row>
     <row r="28">
-      <c r="A28" s="4" t="s">
-[...4 lines deleted...]
-      <c r="B29" s="3" t="s">
+      <c r="A28" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="7" t="str">
+        <f>Model!$B$20</f>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="B31" s="3" t="s">
         <v>2</v>
-      </c>
-[...14 lines deleted...]
-        <f>Model!$B$17</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="8" t="str">
-        <f>Model!$B$11</f>
+      <c r="B32" s="7" t="str">
+        <f>Model!$B$8</f>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="6" t="str">
-        <f>Model!$B$18</f>
+      <c r="B33" s="7" t="str">
+        <f>Model!$B$17</f>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="6" t="str">
-        <f>Model!$B$6</f>
+      <c r="B34" s="8" t="str">
+        <f>Model!$B$10</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="6" t="str">
-        <f>Model!$B$19</f>
+      <c r="B35" s="7" t="str">
+        <f>Model!$B$18</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="6" t="str">
-        <f>Model!$B$8</f>
+      <c r="B36" s="7" t="str">
+        <f>Model!$B$7</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="6" t="str">
-        <f>Model!$B$20</f>
+      <c r="B37" s="7" t="str">
+        <f>Model!$B$19</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <f>Model!$B$21</f>
+        <v>34</v>
+      </c>
+      <c r="B38" s="7" t="str">
+        <f>Model!$B$11</f>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B39" s="7" t="str">
-        <f>Model!$B$9</f>
+        <f>Model!$B$20</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="6" t="str">
-        <f>Model!$B$15</f>
+      <c r="B40" s="11" t="str">
+        <f>Model!$B$21</f>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B41" s="10" t="str">
+      <c r="B41" s="9" t="str">
+        <f>Model!$B$12</f>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B42" s="7" t="str">
+        <f>Model!$B$15</f>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B43" s="6" t="str">
         <f>Model!$B$22</f>
-      </c>
-[...3 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B44" t="s">
         <v>39</v>
+      </c>
+      <c r="B44" s="6" t="str">
+        <f>Model!$B$6</f>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="8" t="str">
+        <f>Model!$B$23</f>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="5" t="s">
+    <row r="48">
+      <c r="A48" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B48" t="s">
         <v>43</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B49" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B50" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" t="s">
         <v>52</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>