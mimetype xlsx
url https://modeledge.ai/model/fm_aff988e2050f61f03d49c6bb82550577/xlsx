--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -23,60 +23,60 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="forward_revenue">Model!$B$8</definedName>
     <definedName name="target_price_sales">Model!$B$9</definedName>
     <definedName name="implied_equity_value">Model!$B$11</definedName>
     <definedName name="fair_value">Model!$B$12</definedName>
     <definedName name="upside">Model!$B$13</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Arm Holdings forward revenue valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Equity price-to-sales valuation for Arm Holdings. This framework is used because current GAAP earnings are not yet a stable valuation anchor.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_aff988e2050f61f03d49c6bb82550577</t>
+    <t>As of 2026-10-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_aff988e2050f61f03d49c6bb82550577</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward revenue</t>
   </si>
   <si>
     <t>Target price-to-sales</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
@@ -102,50 +102,104 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>forward_revenue = 5500, target_price_sales = 30</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>forward_revenue = 6500, target_price_sales = 60</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference ARM price $275.29, refreshed 2026-10-08T15:00:50.565953-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference ARM quote $307.49, refreshed 2026-10-02T17:10:08.226513-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 2: reference ADS price rose 5.18% to $307.49. Broad AI/chip sentiment is market context, not a confirmed sole company-specific cause. Arm's September 28 agentic-AI/Neoverse/BlueField article was already reviewed and contains no new royalty, revenue or margin guidance. Keep $6B normalized revenue, 45x sales and 1,087.6M shares, base $248.2530.</t>
+  </si>
+  <si>
+    <t>https://newsroom.arm.com/blog/trusted-compute-foundation-agentic-ai</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference ARM stock price $283.33, retrieved 2026-09-28T16:46:39.061634-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28: investigated the 8.70% decline. Arm's agentic-compute security article describes its role in NVIDIA's platform without new quantified sales, royalties or margin guidance. Broader AI-market weakness is contextual, not a proven sole cause. Preserve $6B forward revenue, 45x equity sales and 1,087.6M diluted shares; previously reviewed CFO sale is not fresh dilution.</t>
+  </si>
+  <si>
+    <t>Additional supporting record for the September 28 ARM review.</t>
+  </si>
+  <si>
+    <t>https://www.streetinsider.com/Market%2BCheck/Wall%2BSt%2Bdeclines%2Bas%2Boil%2Bspikes%2Bafter%2BTrump%2Brejects%2BIran%2Bpeace%2Bproposal/27109488.html</t>
+  </si>
+  <si>
+    <t>September 24: shares fell 7.88%; no verified new operating guidance explains the entire move. Form 4 0001973239-26-000136 confirms CFO Jason Child sold 10,400 ADS at $300 on September 21 under a May 22 Rule 10b5-1 plan; these are secondary transactions, not issuer dilution. Keep $6B forward revenue, 45x equity P/S and 1,087.6M shares. UK statutory annual and historical financial/capital review remain incomplete.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1973239/000197323926000136/</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>September 24 reference ARM price $306.34; quote refresh timestamp 2026-09-24T15:15:27.611765-06:00. This changes market-relative outputs; price alone does not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>September 14 company-specific filing/press discovery and market-news checks did not establish a new operating forecast or capital-structure change. Preserve the existing intrinsic assumptions; continue the model's unresolved refresh checklist.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference ARM share price $239.01 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
   </si>
   <si>
     <t>Arm reported fiscal 2026 revenue of $4.92 billion, up from $4.01 billion in fiscal 2025, including $2.61 billion of royalty revenue.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1973239/000197323926000097/0001973239-26-000097-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
@@ -514,51 +568,51 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>261.43</v>
+        <v>275.29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>1087.6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>6000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>45</v>
       </c>
@@ -660,83 +714,193 @@
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" t="s">
         <v>27</v>
       </c>
-      <c r="C2" t="s">
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>