--- v0 (2026-08-11)
+++ v1 (2026-10-11)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="ai_customer_arr">Model!$B$5</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="growth_2028">Model!$B$11</definedName>
+    <definedName name="revenue_2028">Model!$B$21</definedName>
+    <definedName name="present_value_enterprise_value">Model!$B$23</definedName>
+    <definedName name="implied_equity_value">Model!$B$24</definedName>
+    <definedName name="upside_downside">Model!$B$26</definedName>
+    <definedName name="discount_rate">Model!$B$9</definedName>
+    <definedName name="inference_services_share_floor">Model!$B$12</definedName>
+    <definedName name="revenue_2027">Model!$B$19</definedName>
+    <definedName name="terminal_enterprise_value">Model!$B$22</definedName>
     <definedName name="current_market_cap">Model!$B$6</definedName>
+    <definedName name="revenue_2026">Model!$B$14</definedName>
+    <definedName name="target_ev_revenue">Model!$B$15</definedName>
+    <definedName name="current_ev_to_2027_revenue">Model!$B$20</definedName>
+    <definedName name="diluted_shares">Model!$B$8</definedName>
     <definedName name="growth_2027">Model!$B$10</definedName>
-    <definedName name="inference_services_share_floor">Model!$B$12</definedName>
-[...4 lines deleted...]
-    <definedName name="target_ev_revenue">Model!$B$15</definedName>
+    <definedName name="pro_forma_net_debt">Model!$B$13</definedName>
     <definedName name="current_ev_to_2026_revenue">Model!$B$17</definedName>
     <definedName name="inference_services_arr_floor">Model!$B$18</definedName>
-    <definedName name="revenue_2027">Model!$B$19</definedName>
-    <definedName name="implied_equity_value">Model!$B$24</definedName>
     <definedName name="fair_value_per_share">Model!$B$25</definedName>
-    <definedName name="current_price">Model!$B$7</definedName>
-[...6 lines deleted...]
-    <definedName name="upside_downside">Model!$B$26</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>DigitalOcean AI-cloud forward revenue valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-04  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b4b33e67060787d2febb65a90c7997bc</t>
+    <t>As of 2026-10-09  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b4b33e67060787d2febb65a90c7997bc</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>AI customer ARR</t>
   </si>
   <si>
     <t>Current market capitalization</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>2027 revenue growth</t>
   </si>
   <si>
     <t>2028 revenue growth</t>
   </si>
@@ -174,69 +174,129 @@
   <si>
     <t>discount_rate = 0.12, growth_2027 = 0.5, growth_2028 = 0.35, pro_forma_net_debt = 0.28, target_ev_revenue = 10</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>discount_rate = 0.14, growth_2027 = 0.35, growth_2028 = 0.25, pro_forma_net_debt = 0.35, target_ev_revenue = 6</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>discount_rate = 0.11, growth_2027 = 0.6, growth_2028 = 0.4, pro_forma_net_debt = 0.2, target_ev_revenue = 12</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 9 Model Edge reference DOCN price $134.82, refreshed 2026-10-09T15:02:40.370375-06:00. Market-relative outputs use this quote; operating-assumption decisions are separately explained.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>October 9 +8.81% investigated; no verified same-day company-specific catalyst or incremental quantified guidance. September 22 Managed Agents public preview introduces usage-priced execution and tools but does not quantify incremental corporate revenue or profitability. Keep $1.175B FY2026 revenue, 50%/35% growth, 10x multiple, 12% discount rate, $280M net debt and 126.5M diluted shares. Refresh reference price to $134.82 and provider market cap to $15.76153656B; cap timestamp October 9 00:00Z is asynchronous to the share quote. Expand only current-price slider maximum from $132 to $200 to contain the verified quote.</t>
+  </si>
+  <si>
+    <t>https://investors.digitalocean.com/news/news-details/2026/DigitalOcean-Launches-Managed-Agents-Bringing-Agent-Execution-Tool-Access-and-Inference-Together-on-One-Cloud/default.aspx</t>
+  </si>
+  <si>
+    <t>September 16 reference DOCN price $123.76; quote update 2026-09-16T15:00:37.960405-06:00. Current price updates market-relative outputs; operating assumption changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>September 16 +5.01% investigated; no new quantified operating guidance or verified specific same-day catalyst found. September 14 Cloudways Velocity launch starts at $20/month but no incremental revenue/profit forecast. Retain growth, multiple, discount rate and $280M historical net-debt bridge. Quote $123.76; provider cap $14.46853408B timestamp September 16 00:00Z is asynchronous to close. Broader rate/AI-market explanations are context, not proven causation.</t>
+  </si>
+  <si>
+    <t>https://investors.digitalocean.com/news/news-details/2026/Cloudways-Launches-Velocity-for-Managed-Node-js-Hosting-With-Flat-Predictable-Pricing-for-Developers-and-Agencies/default.aspx</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $122.95. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>Investigated September 11 -6.18% move. Company-specific filing/transcript discovery found no newer guidance change after the September 10 facility and Citi conference review; web research did not verify a new company-specific negative catalyst. Retain operating forecasts, EV/revenue multiple and $280M historical net-debt bridge. $725M equipment capacity and conditional $300M accordion remain undrawn capacity absent disclosed draws. Refresh provider market cap to $14.3738386B, timestamp September 11 00:00Z, distinct from the closing price timestamp.</t>
+  </si>
+  <si>
+    <t>Reference DOCN share price refreshed from Modeledge price data on September 10, 2026 to $131.05; market price alone does not change intrinsic assumptions.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 equipment facility provides $725M committed capacity plus a $300M accordion subject to additional commitments, with advances up to 90% of equipment cost and 10% prepaid rent. No initial drawn balance is disclosed. Q3/FY2026/FY2027 outlook was reaffirmed, so undrawn capacity is not added to net debt.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1582961/000110465926106704/tm2625205d1_ex99-1.htm</t>
+  </si>
+  <si>
     <t>Q2 2026 earnings call, including revenue, AI customer ARR, inference-services mix, outlook, margins, RPO, capacity and pro forma leverage.</t>
   </si>
   <si>
     <t>https://investors.digitalocean.com/events-presentations/events/event-details/2026/DigitalOcean-Q226-Earnings-Conference-Call/default.aspx</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>DigitalOcean disclosed multiple nine-figure annual customer commitments and approximately 155 MW of committed capacity in July 2026.</t>
   </si>
   <si>
     <t>https://investors.digitalocean.com/news/news-details/2026/DigitalOcean-Expects-to-Report-Record-Q2-2026-Results-with-RPO-to-Exceed-800M-Up-More-Than-10X-Year-Over-Year/default.aspx</t>
   </si>
   <si>
     <t>Q1 2026 balance-sheet, share issuance, debt repayment and AI-Native Cloud launch context.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1582961/000158296126000049/docn-20260331.htm</t>
+  </si>
+  <si>
+    <t>September 8 conference reiterated preliminary 50%+ FY2027 growth and discussed approximately 30% GPU list-price increases already included in the Q2 outlook; formal FY2027 guidance is expected in November. No incremental forecast uplift is assumed.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/DOCN/Transcript/a36b2b7b82d73bd6de9491532daee2cd</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>Q2 10-Q reports $937.322M debt principal, $577.720M finance leases/equipment financing and $767.026M cash. Deducting the July $471.828M note retirement yields a $276.188M pro forma bridge before transaction fees and post-June movements, supporting the retained rounded $280M assumption. July equity proceeds funded the repurchase and are not added again as cash; July-starting leases remain a monitoring item.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1582961/000162828026052556/</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.000"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -600,59 +660,59 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
         <v>0.234</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>14.9911</v>
+        <v>15.76153656</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>128.23</v>
+        <v>134.82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>0.1265</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <v>0.12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>0.5</v>
       </c>
@@ -882,51 +942,51 @@
     </row>
     <row r="41">
       <c r="A41" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -938,49 +998,159 @@
         <v>45</v>
       </c>
       <c r="B2" t="s">
         <v>46</v>
       </c>
       <c r="C2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>48</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" t="s">
         <v>51</v>
       </c>
-      <c r="C4" t="s">
-        <v>47</v>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>