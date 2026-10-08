--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,178 +10,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="q2_2026_cash_and_short_term_investments_m">Model!$B$20</definedName>
+    <definedName name="pv_year_5">Model!$B$37</definedName>
+    <definedName name="terminal_value_m">Model!$B$38</definedName>
+    <definedName name="fy2026_revenue_guidance_midpoint_m">Model!$B$16</definedName>
+    <definedName name="management_2030_adjusted_ebitda_target_m">Model!$B$17</definedName>
+    <definedName name="q2_2026_fcf_m">Model!$B$24</definedName>
+    <definedName name="q2_2026_international_revenue_m">Model!$B$25</definedName>
+    <definedName name="q2_2026_monthly_arpu">Model!$B$27</definedName>
+    <definedName name="fair_value">Model!$B$43</definedName>
+    <definedName name="upside">Model!$B$44</definedName>
+    <definedName name="q2_2026_revenue_m">Model!$B$28</definedName>
+    <definedName name="pv_fcf_m">Model!$B$39</definedName>
+    <definedName name="enterprise_value_m">Model!$B$41</definedName>
+    <definedName name="fcf_margin">Model!$B$10:$F$10</definedName>
+    <definedName name="q2_2026_convertible_debt_m">Model!$B$21</definedName>
+    <definedName name="q2_2026_deferred_acquisition_payable_m">Model!$B$22</definedName>
+    <definedName name="pv_year_2">Model!$B$34</definedName>
+    <definedName name="pv_year_4">Model!$B$36</definedName>
+    <definedName name="equity_value_m">Model!$B$42</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="q2_2026_earnout_consideration_m">Model!$B$23</definedName>
+    <definedName name="q2_2026_marketing_percent_revenue">Model!$B$26</definedName>
+    <definedName name="fcf_m">Model!$B$32:$F$32</definedName>
+    <definedName name="pv_terminal_value_m">Model!$B$40</definedName>
+    <definedName name="pv_year_1">Model!$B$33</definedName>
+    <definedName name="pv_year_3">Model!$B$35</definedName>
+    <definedName name="diluted_shares_m">Model!$B$8</definedName>
+    <definedName name="discount_rate">Model!$B$9</definedName>
+    <definedName name="net_obligations_m">Model!$B$11</definedName>
+    <definedName name="terminal_growth">Model!$B$13</definedName>
+    <definedName name="management_2030_revenue_target_m">Model!$B$18</definedName>
     <definedName name="q2_2026_adjusted_ebitda_m">Model!$B$19</definedName>
-    <definedName name="pv_year_1">Model!$B$29</definedName>
-[...26 lines deleted...]
-    <definedName name="diluted_shares_m">Model!$B$7</definedName>
+    <definedName name="revenue_m">Model!$B$12:$F$12</definedName>
     <definedName name="fy2026_adjusted_ebitda_guidance_midpoint_m">Model!$B$15</definedName>
-    <definedName name="q2_2026_convertible_debt_m">Model!$B$21</definedName>
-    <definedName name="q2_2026_subscribers_m">Model!$B$26</definedName>
+    <definedName name="q2_2026_subscribers_m">Model!$B$29</definedName>
+    <definedName name="q2_2026_us_revenue_m">Model!$B$30</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Hims &amp; Hers Health DCF valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Hawk valuation model using a five-year free-cash-flow-to-equity DCF, refreshed after Q2 2026 earnings. The base case uses the midpoint of FY2026 revenue guidance, retains management's 2030 revenue goal as a long-term anchor, and reflects the near-term cash-flow drag from international scale investment, product mix, and the Eucalyptus acquisition.
+    <t xml:space="preserve">Hawk valuation model using a five-year free-cash-flow-to-equity DCF, refreshed after Q2 2026 earnings and checked against the filed Q2 Form 10-Q and indexed Q2 earnings call. The base case uses the midpoint of FY2026 revenue guidance, retains management's 2030 revenue goal as a long-term anchor, and reflects the near-term cash-flow drag from international scale investment, product mix, and the Eucalyptus acquisition.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b4c9a11b9c5257ca5fd3ef6e3fdaa74c</t>
+    <t>As of 2026-10-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b4c9a11b9c5257ca5fd3ef6e3fdaa74c</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>FY2030E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
+    <t>Current HIMS share price</t>
+  </si>
+  <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Free cash flow margin</t>
   </si>
   <si>
     <t>Net debt and acquisition obligations</t>
   </si>
   <si>
     <t>Revenue path</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
-    <t>current_price</t>
-[...1 lines deleted...]
-  <si>
     <t>fy2026_adjusted_ebitda_guidance_midpoint_m</t>
   </si>
   <si>
     <t>fy2026_revenue_guidance_midpoint_m</t>
   </si>
   <si>
     <t>management_2030_adjusted_ebitda_target_m</t>
   </si>
   <si>
     <t>management_2030_revenue_target_m</t>
   </si>
   <si>
     <t>q2_2026_adjusted_ebitda_m</t>
   </si>
   <si>
     <t>q2_2026_cash_and_short_term_investments_m</t>
   </si>
   <si>
     <t>q2_2026_convertible_debt_m</t>
   </si>
   <si>
     <t>q2_2026_deferred_acquisition_payable_m</t>
   </si>
   <si>
     <t>q2_2026_earnout_consideration_m</t>
   </si>
   <si>
     <t>q2_2026_fcf_m</t>
   </si>
   <si>
+    <t>q2_2026_international_revenue_m</t>
+  </si>
+  <si>
+    <t>q2_2026_marketing_percent_revenue</t>
+  </si>
+  <si>
+    <t>q2_2026_monthly_arpu</t>
+  </si>
+  <si>
     <t>q2_2026_revenue_m</t>
   </si>
   <si>
     <t>q2_2026_subscribers_m</t>
   </si>
   <si>
+    <t>q2_2026_us_revenue_m</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fcf_m</t>
   </si>
   <si>
     <t>pv_year_1</t>
   </si>
   <si>
     <t>pv_year_2</t>
   </si>
   <si>
     <t>pv_year_3</t>
   </si>
   <si>
     <t>pv_year_4</t>
   </si>
   <si>
     <t>pv_year_5</t>
   </si>
   <si>
     <t>terminal_value_m</t>
   </si>
   <si>
     <t>pv_fcf_m</t>
@@ -225,82 +241,110 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>diluted_shares_m = 242, discount_rate = 0.13, fcf_margin = [-0.01, 0.03, 0.06, 0.09, 0.12], net_obligations_m = 1600, revenue_m = [3100, 3500, 3950, 4400, 5000], terminal_growth = 0.02</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>diluted_shares_m = 235, discount_rate = 0.1, fcf_margin = [0.03, 0.09, 0.13, 0.17, 0.2], net_obligations_m = 1200, revenue_m = [3300, 4200, 5300, 6500, 7575], terminal_growth = 0.035</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Q2 2026 revenue was $753.214M, subscribers were 2.891M, adjusted EBITDA was $60.3M, and free cash flow was negative $68.2M.</t>
-[...17 lines deleted...]
-    <t>https://investors.hims.com/</t>
+    <t>October 7 Model Edge reference HIMS quote $29.54, refreshed 2026-10-07T15:03:01.092904-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 8-K appoints Franklin chief accounting officer/principal accounting officer effectiveOctober9, with Becklund advisory service throughJuly10 2027. Salary$425k,targetbonus50%,sign-on$150k subject to nine-month service and $3MRSUs vesting overfouryears. No operating guidance, GLP-1/FDA or profitability update. Preserve FCFE/DCF revenue and net-obligation assumptions and $37.357680 value; no full grant-value cash deduction or invented share issuance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/HIMS/filing/8-K/0001773751-26-000220</t>
+  </si>
+  <si>
+    <t>September 23 price declined 6.70%; recent source and web checks did not establish a new issuer guidance revision, quantified GLP-1 partnership change or regulatory action explaining the move. Preserve existing FY2026 $3.2B midpoint, 2030 $6.5B anchor, cash-conversion path and $1.4B net obligations. Convert current_price from a constant to a scalar input so market-relative outputs can refresh correctly. Existing low EBITDA-margin and negative Q2 FCF watch flags remain; historical and full regulatory/partnership monitoring are incomplete.</t>
+  </si>
+  <si>
+    <t>https://investors.hims.com/news/news-details/2026/Hims--Hers-Health-Inc--Reports-Second-Quarter-2026-Financial-Results/default.aspx</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference HIMS price $28.39; quote timestamp 2026-09-23T15:21:17.603866-06:00. Market price alone does not change operating value.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Q2 2026 revenue was $753.214M, up 38% year-over-year; subscribers were 2.891M; monthly revenue per average subscriber was $92; adjusted EBITDA was $60.3M; and free cash flow was negative $68.2M.
+</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FY2026 revenue guidance was raised to $3.1B-$3.3B, adjusted EBITDA guidance was updated to $275M-$325M, and management reaffirmed 2030 targets of at least $6.5B revenue and $1.3B adjusted EBITDA.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Q2 2026 Form 10-Q showed $841.0M of cash and short-term investments, $1.365B of convertible senior notes, $703.0M of deferred acquisition payable, and $163.0M of earn-out consideration at June 30, 2026.
+</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1773751/000177375126000163/hims-20260630.htm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Q2 2026 earnings call discussed AI rollout, retention and lower cancellations in pilots, Eucalyptus-driven international expansion, the Novo Nordisk relationship, peptide timing, and marketing spend improving to 34% of revenue.
+</t>
+  </si>
+  <si>
+    <t>https://investors.hims.com/events-and-presentations/events-calendar/event-details/2026/Hims--Hers-Second-Quarter-2026-Earnings-Call/default.aspx</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="#,##0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="165" formatCode="#,##0"/>
+    <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="10"/>
@@ -347,54 +391,54 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -679,128 +723,128 @@
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6">
-        <v>235</v>
+        <v>29.54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="7">
-        <v>0.11</v>
+        <v>235</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="7">
-[...12 lines deleted...]
-        <v>0.17</v>
+      <c r="B9" s="8">
+        <v>0.11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="6">
-        <v>1400</v>
+      <c r="B10" s="8">
+        <v>0.01</v>
+      </c>
+      <c r="C10" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="D10" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="E10" s="8">
+        <v>0.14</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0.17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="6">
-[...12 lines deleted...]
-        <v>6500</v>
+      <c r="B11" s="7">
+        <v>1400</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="7">
+        <v>3200</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3950</v>
+      </c>
+      <c r="D12" s="7">
+        <v>4750</v>
+      </c>
+      <c r="E12" s="7">
+        <v>5550</v>
+      </c>
+      <c r="F12" s="7">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="8">
         <v>0.03</v>
       </c>
     </row>
-    <row r="13">
-[...3 lines deleted...]
-    </row>
     <row r="14">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>31.77</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15">
         <v>300</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B16">
         <v>3200</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B17">
         <v>1300</v>
       </c>
@@ -844,330 +888,406 @@
       <c r="B22">
         <v>703.005</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B23">
         <v>162.964</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B24">
         <v>-68.2</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B25">
-        <v>753.214</v>
+        <v>131.384</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B26">
-        <v>2.891</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="s">
+      <c r="A27" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="B27">
+        <v>92</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B28" t="str">
-[...12 lines deleted...]
-        <f>(Model!$F$11*Model!$F$9)</f>
+      <c r="B28">
+        <v>753.214</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B29" t="str">
-        <f>(Model!$B$28/(1+Model!$B$8))</f>
+      <c r="B29">
+        <v>2.891</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B30" t="str">
-        <f>(Model!$C$28/((1+Model!$B$8)^2))</f>
+      <c r="B30">
+        <v>621.83</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <f>(Model!$D$28/((1+Model!$B$8)^3))</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B32" t="str">
-        <f>(Model!$E$28/((1+Model!$B$8)^4))</f>
+        <f>(Model!$B$12*Model!$B$10)</f>
+      </c>
+      <c r="C32" t="str">
+        <f>(Model!$C$12*Model!$C$10)</f>
+      </c>
+      <c r="D32" t="str">
+        <f>(Model!$D$12*Model!$D$10)</f>
+      </c>
+      <c r="E32" t="str">
+        <f>(Model!$E$12*Model!$E$10)</f>
+      </c>
+      <c r="F32" t="str">
+        <f>(Model!$F$12*Model!$F$10)</f>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" t="str">
-        <f>(Model!$F$28/((1+Model!$B$8)^5))</f>
+        <f>(Model!$B$32/(1+Model!$B$9))</f>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="str">
-        <f>((Model!$F$28*(1+Model!$B$12))/(Model!$B$8-Model!$B$12))</f>
+        <f>(Model!$C$32/((1+Model!$B$9)^2))</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B35" t="str">
-        <f>((((Model!$B$29+Model!$B$30)+Model!$B$31)+Model!$B$32)+Model!$B$33)</f>
+        <f>(Model!$D$32/((1+Model!$B$9)^3))</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B36" t="str">
-        <f>(Model!$B$34/((1+Model!$B$8)^5))</f>
+        <f>(Model!$E$32/((1+Model!$B$9)^4))</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B37" t="str">
-        <f>(Model!$B$35+Model!$B$36)</f>
+        <f>(Model!$F$32/((1+Model!$B$9)^5))</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B38" t="str">
-        <f>(Model!$B$37-Model!$B$10)</f>
+        <f>((Model!$F$32*(1+Model!$B$13))/(Model!$B$9-Model!$B$13))</f>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B39" t="str">
-        <f>(Model!$B$38/Model!$B$7)</f>
+        <f>((((Model!$B$33+Model!$B$34)+Model!$B$35)+Model!$B$36)+Model!$B$37)</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" t="str">
-        <f>((Model!$B$39/Model!$B$14)-1)</f>
+        <f>(Model!$B$38/((1+Model!$B$9)^5))</f>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="4" t="s">
+      <c r="A41" s="5" t="s">
         <v>43</v>
       </c>
+      <c r="B41" t="str">
+        <f>(Model!$B$39+Model!$B$40)</f>
+      </c>
     </row>
     <row r="42">
-      <c r="A42" s="8" t="s">
+      <c r="A42" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B42" s="9" t="str">
-        <f>Model!$B$39</f>
+      <c r="B42" t="str">
+        <f>(Model!$B$41-Model!$B$11)</f>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="B43" s="7" t="str">
-        <f>Model!$B$40</f>
+      <c r="B43" t="str">
+        <f>(Model!$B$42/Model!$B$8)</f>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="B44" s="10" t="str">
-        <f>Model!$B$38</f>
+      <c r="B44" t="str">
+        <f>((Model!$B$43/Model!$B$7)-1)</f>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B45" s="10" t="str">
-        <f>Model!$F$28</f>
+    </row>
+    <row r="46">
+      <c r="A46" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="6" t="str">
+        <f>Model!$B$43</f>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="4" t="s">
-        <v>48</v>
+      <c r="A47" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B47" s="8" t="str">
+        <f>Model!$B$44</f>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
         <v>50</v>
+      </c>
+      <c r="B48" s="10" t="str">
+        <f>Model!$B$42</f>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="10" t="str">
+        <f>Model!$F$32</f>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" s="5" t="s">
+    <row r="52">
+      <c r="A52" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B52" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B54" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>