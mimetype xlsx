--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,97 +10,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="crwv_arr_multiple">Model!$B$18</definedName>
     <definedName name="brun_eoy_2026_arr_m">Model!$B$6</definedName>
-    <definedName name="current_price">Model!$B$7</definedName>
-    <definedName name="crwv_eoy_2026_arr_m">Model!$B$11</definedName>
+    <definedName name="upside">Model!$B$26</definedName>
     <definedName name="crwv_market_cap_m">Model!$B$12</definedName>
-    <definedName name="current_issued_shares_estimate_m">Model!$B$13</definedName>
+    <definedName name="iren_eoy_2026_arr_m">Model!$B$14</definedName>
+    <definedName name="current_market_cap_m">Model!$B$19</definedName>
     <definedName name="iren_arr_multiple">Model!$B$20</definedName>
     <definedName name="operating_equity_value_m">Model!$B$21</definedName>
-    <definedName name="iren_eoy_2026_arr_m">Model!$B$14</definedName>
-[...1 lines deleted...]
-    <definedName name="current_market_cap_m">Model!$B$19</definedName>
+    <definedName name="current_market_cap_to_arr">Model!$B$22</definedName>
     <definedName name="peer_avg_arr_multiple">Model!$B$23</definedName>
+    <definedName name="fair_value">Model!$B$25</definedName>
+    <definedName name="implied_equity_value_m">Model!$B$24</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="fully_diluted_shares_m">Model!$B$8</definedName>
     <definedName name="target_arr_multiple">Model!$B$9</definedName>
+    <definedName name="crwv_eoy_2026_arr_m">Model!$B$11</definedName>
+    <definedName name="current_issued_shares_estimate_m">Model!$B$13</definedName>
+    <definedName name="iren_market_cap_m">Model!$B$15</definedName>
     <definedName name="total_warrant_cash_proceeds_m">Model!$B$16</definedName>
-    <definedName name="upside">Model!$B$26</definedName>
-[...4 lines deleted...]
-    <definedName name="fair_value">Model!$B$25</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
   <si>
     <t>Boost Run IREN-CoreWeave ARR valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Boost Run is valued between IREN and CoreWeave on market capitalization to year-end 2026 ARR. The base case uses the equal-weighted two-peer multiple. Per-share value uses the pro-forma fully exercised warrant share count and adds the related cash proceeds to implied equity value.
-[...3 lines deleted...]
-    <t>As of 2026-07-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b60dca20f56d4a567834109dcfe00ac0</t>
+    <t>Boost Run is valued between IREN and CoreWeave on market capitalization to year-end 2026 ARR using the existing equal-weight two-peer method. Per-share value uses 83.845141M reported Class A+B shares plus 4.590M service-contingent executive RSUs assuming full vesting, and retains historical cash warrant proceeds. Peer equity values use October 9 provider quotes and lagged reported economic share counts; subsequent capital reconciliation remains open.</t>
+  </si>
+  <si>
+    <t>As of 2026-10-09  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b60dca20f56d4a567834109dcfe00ac0</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Boost Run EOY 2026 ARR</t>
   </si>
   <si>
     <t>Boost Run current share price</t>
   </si>
   <si>
-    <t>Pro-forma fully exercised shares</t>
+    <t>Estimated diluted shares including new executive RSUs</t>
   </si>
   <si>
     <t>Target market-cap / ARR multiple</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>crwv_eoy_2026_arr_m</t>
   </si>
   <si>
     <t>crwv_market_cap_m</t>
   </si>
   <si>
     <t>current_issued_shares_estimate_m</t>
   </si>
   <si>
     <t>iren_eoy_2026_arr_m</t>
   </si>
   <si>
     <t>iren_market_cap_m</t>
   </si>
   <si>
     <t>total_warrant_cash_proceeds_m</t>
   </si>
@@ -137,126 +136,330 @@
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>ARR-derived equity value before warrant cash</t>
   </si>
   <si>
     <t>IREN-CoreWeave average market-cap / ARR</t>
   </si>
   <si>
     <t>IREN market-cap / ARR</t>
   </si>
   <si>
     <t>CoreWeave market-cap / ARR</t>
   </si>
   <si>
-    <t>Estimated July 24 issued market capitalization</t>
+    <t>Estimated market capitalization using August 25 shares</t>
   </si>
   <si>
     <t>Current market-cap / ARR</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>brun_eoy_2026_arr_m = 375, target_arr_multiple = 2.100309</t>
+    <t>brun_eoy_2026_arr_m = 375, target_arr_multiple = 2.382638</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>brun_eoy_2026_arr_m = 400, target_arr_multiple = 3.122083</t>
+    <t>brun_eoy_2026_arr_m = 400, target_arr_multiple = 3.466731</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 9 Model Edge reference BRUN price $13.18, refreshed 2026-10-09T15:02:42.553867-06:00. Market-relative outputs use this quote; operating-assumption decisions are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>October 9: mechanically refresh the existing equal-weight IREN/CoreWeave market-cap-to-exit-2026 ARR method using synchronized 20:00:01Z prices $35.19/$82.08 and unchanged lagged economic shares 394.058648M/551.536602M. Preserve $4B/$19B peer ARR, BRUN $400M base ARR, 88.435141M prospective diluted shares and $131.6487455M historical gross warrant cash. This reprices the relative method; no operating upgrade follows from BRUN's 8.93% rise. October 8 CRWV Forms 4 report three CFO shares sold and 1,460 previously granted Boone RSUs settled; neither supplies a complete current share bridge. No fresh BRUN-specific catalyst verified.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1878848/000187884826000052/iren-20260630.htm</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 9 scoped review; see dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1769628/000176962826000366/crwv-20260630.htm</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CRWV/filing/4/0001769628-26-000447</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference BRUN price $12.1, refreshed 2026-10-08T15:00:50.438586-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>October 8 POS AM updates selling holders without registering additional securities; resale proceeds go to sellers and historical warrants no longer remain outstanding.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226046345/formposam.htm</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference BRUN quote $13.75, refreshed 2026-10-07T15:03:03.606405-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7: refresh the established equal-weight IREN/CoreWeave market-cap-to-exit-ARR method with synchronized 20:00:01Z quotes IREN $38.69 and CRWV $88.45, multiplied by unchanged reported economic shares 394.058648M and 551.536602M. Keep $4B/$19B peer ARR denominators, $400M base BRUN ARR, 88.435141M prospective diluted shares and $131.6487455M historical warrant proceeds. This is a market-relative recalculation, not an operating downgrade from BRUN's 9.36% share-price decline. New Form 3 confirms CTO 1.4M Sept29 RSUs already included October6; do not add them twice. Cohere $525.6M is aggregate contract value, with five years per accepted rack and first acceptance expected Q2 2027; no exit-2026 ARR uplift. No fresh company-specific cause of today's decline verified; sector weakness is context only.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BRUN/filing/3/0001493152-26-046019</t>
+  </si>
+  <si>
+    <t>Additional supporting source for October 7 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>October 6 Model Edge reference BRUN quote $15.17, refreshed 2026-10-06T15:02:52.489072-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6: the October 5 8-K discloses an additional 1.400M CTO RSUs beyond the already modeled 2.890M CFO and 0.300M COO awards. Increase prospective diluted shares 87.035141M to 88.435141M at full vesting; keep 83.845141M issued-share diagnostic, no RSU proceeds, and do not add the 9.214301M plan reserve as issued shares. Refresh the existing equal-weight peer method using synchronized October 6 20:00:01Z prices IREN $41.28 and CRWV $91.72 times unchanged lagged economic shares 394.058648M and 551.536602M. Keep $4B/$19B peer exit ARR and $131.6487455M historical warrant cash. New Cohere agreement has approximately $525.6M aggregate contract value and a five-year service term for each accepted rack, with initial acceptance expected Q2 2027; it does not increase exit-2026 ARR. Minimum-acceptance deadline July 15, 2027, refund and parent prepayment-guarantee risks remain; no unverified prepayment cash is booked.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BRUN/filing/8-K/0001493152-26-045765</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 6 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BRUN/filing/8-K/0001493152-26-045861</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226045861/ex10-1.htm</t>
+  </si>
+  <si>
+    <t>October 5 Model Edge reference BRUN price $14.33, refreshed 2026-10-05T15:03:37.158629-06:00. Price-only inputs refresh market-relative outputs; BRUN also refreshes its established peer-relative multiple.</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>October 5: reference price fell 13.20% to $14.33. No new issuer-specific cause was verified. Refresh the existing equal-weight IREN/CoreWeave market-cap-to-exit-ARR method using IREN $40.48 at 20:00:02Z and CRWV $87.39 at 20:00:01Z, with the same lagged full economic shares 394.058648M and 551.536602M. Peer multiple falls from 3.357741676 to 3.262325802; base value $16.944253 to $16.505736. This is a relative-market recalculation, not an operating downgrade caused by BRUN price. Keep $400M ARR, 87.035141M prospective diluted shares including 3.19M new executive RSUs, and $131.6487455M historical warrant proceeds. Eight new CRWV ownership filings report settlement of existing RSUs and tax sales, not new grants; they do not provide a complete current share bridge.</t>
+  </si>
+  <si>
+    <t>https://investors.boostrun.com/</t>
+  </si>
+  <si>
+    <t>Additional source for the October 5 review; see dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CRWV/filing/4/0001769628-26-000441</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference BRUN quote $16.51, refreshed 2026-10-02T17:10:06.573182-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 2 incremental revision: September 29 grants add 2.890M CFO and 0.300M COO service-contingent RSUs. Use an estimated diluted denominator of 87.035141M = 83.845141M reported issued shares plus 3.190M new awards at full vesting; keep reported-issued diagnostic unchanged and assume no cash proceeds. Awards are not issued common today; forfeitures/withholding remain uncertain. Refresh the existing peer-relative method with synchronized October 2 20:00:01Z quotes: IREN $41.76 x 394.058648M reported shares and CRWV $89.62 x 551.536602M Class A+B shares, giving $16,455.88914048M/$49,428.71027124M equity values. Keep $4B/$19B peer exit ARR, equal weighting, $400M BRUN base ARR and the user's $131.6487455M historical warrant-cash convention. Peer share-reporting lags persist. Base value falls $18.643687 to $16.944253; this combines mechanical relative-price changes and prospective RSU dilution, not an operating forecast cut.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BRUN/filing/4/0001493152-26-045357</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 2 BRUN review; see the first dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BRUN/filing/4/0001493152-26-045359</t>
+  </si>
+  <si>
+    <t>September 23 mechanical relative-valuation refresh: synchronized 2026-09-23T20:00:01Z prices IREN $47.05 and CRWV $86.9, multiplied by latest verified 394.058648M and 551.536602M reported economic-share snapshots, give peer equity values $18540.4593884M/$47928.530713800006M and ARR multiples 4.6351148471/2.522554248094737; equal mean 3.5788345475973684. Keep $4B/$19B peer exit ARR, BRUN $400M base ARR, 83.845141M reported shares and $131.6487455M historical gross warrant cash. This is the existing market-relative method, not a change to operating forecasts. Peer share counts remain lagged and post-report ATM/SBC reconciliation and full historical review remain open.</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference BRUN price $16.51; quote timestamp 2026-09-23T20:00:01Z. Market price alone does not change operating value.</t>
+  </si>
+  <si>
+    <t>September 16 reference BRUN price $15.16; quote update 2026-09-16T15:00:38.640271-06:00. Current price updates market-relative outputs; operating assumption changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>CRWV September 15 Form 4 reports 122,340 RSUs settled September 11 and tax-cover sales. Peer shares remain the July 31 reported snapshot pending a complete subsequent-issuance reconciliation.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1769628/000176962826000426/</t>
+  </si>
+  <si>
+    <t>September 16 peer-relative refresh: synchronized 20:00:01Z quotes IREN $42.62 and CRWV $83.35 times reported 394.058648M and 551.536602M economic shares. Equity values 16794.77957776M/45970.575776699996M, ARR multiples 4.19869489444/2.419503988247368, equal mean 3.309099441343684. BRUN $400M base ARR, 83.845141M shares and $131.6487455M historical gross warrant cash unchanged. Today's 13D/A and Form 4 report Goodrich sale of 500,000 existing shares September 14, not issuance; August 17 denominator predates August 25 post-redemption total. No verified specific cause of today's 11.72% rally. CRWV CFO's September 11 RSU settlement reinforces the limitation of the lagged July 31 share snapshot; do not selectively add one award without a complete share bridge.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/BRUN/filing/SC%2013DA/0001493152-26-042923</t>
+  </si>
+  <si>
+    <t>September 15 mechanical peer-relative refresh: synchronized 20:00:01Z quotes IREN $41.58 and CRWV $80.92 times latest reported 394.058648M and 551.536602M economic shares give $16384.958584M/$44630.341834M equity values. Preserve $4B/$19B exit-2026 ARR, equal weighting, BRUN $400M base ARR, 83.845141M shares and $131.6487455M historical warrant proceeds. New CoreWeave Forms 144 concern previously held founder/conversion shares and do not establish new aggregate issuance. No new BRUN catalyst verified for its 6.86% fall; operating forecasts unchanged. Reporting-lag and full peer/deployment monitoring limitations remain.</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference BRUN share price $13.57; provider quote update 2026-09-15T15:01:40.327086-06:00. Stock-price movement alone does not change the operating forecast.</t>
+  </si>
+  <si>
+    <t>IREN latest annual filing confirms 394,058,648 ordinary economic shares at August 14; B Class voting shares are not counted as additional ordinary economic equity. This is a reported snapshot, not a live share register.</t>
+  </si>
+  <si>
+    <t>Mechanical September 14 relative valuation: IREN $43.17 at 20:00:00Z times 394.058648M reported shares; CRWV $82.98 at 20:00:01Z times 551.536602M Class A+B shares. One-second quote difference and August 14/July 31 share-reporting lags are disclosed. Preserve $4B/$19B exit ARR anchors, equal peer weighting, BRUN $400M base ARR, 83.845141M shares and $131.6487455M historical warrant cash. No operating forecast change.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference BRUN share price $14.57 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $16.63. Relative valuation uses the separate synchronized peer quotes stated below.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>Mechanical September 11 peer-relative refresh: synchronized 20:00:01Z prices IREN $43.83 and CRWV $88.99 times unchanged reported 394.058648M and 551.536602M economic shares. Preserve $4B/$19B exit-2026 ARR denominators, equal peer weighting, BRUN $400M ARR, 83.845141M shares and $131.6487455M aggregate historical warrant cash. This reprices the existing relative method without changing operating forecasts.</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $16.46; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Mechanical refresh of the existing peer-relative method using synchronized September 10 20:00:01Z prices: IREN $43.64 times 394.058648M reported economic shares; CRWV $89.12 times 551.536602M reported Class A+B shares. Keep $4B/$19B exit ARR anchors, equal base weighting, $400M BRUN ARR and 83.845141M BRUN shares. This changes relative market valuation, not operating forecasts or an intrinsic-value judgment.</t>
+  </si>
+  <si>
     <t>Boost Run's June 2026 investor update headlines FY2026E ARR of $400M+ and shows a detailed December 2026 ARR bridge of $375M+.</t>
   </si>
   <si>
     <t>https://boostrun.com/assets/investor-materials/BoostRun_Investor_Update_060226.pdf</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>Boost Run reported 76.410M shares issued and outstanding as of July 2, 2026, including Class A and Class B shares.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226032874/form424b3.htm</t>
   </si>
   <si>
     <t>Boost Run had received $58.8M from warrant exercises by July 24 and could receive $131.9M in total if all remaining warrants are exercised before redemption.</t>
   </si>
   <si>
     <t>https://investors.boostrun.com/news-releases/news-release-details/boost-run-announces-warrant-redemption</t>
   </si>
   <si>
-    <t>IREN targets more than $4B of year-end 2026 AI Cloud ARR; synchronized July 30 market capitalization was $12.488B.</t>
+    <t>IREN targets more than $4B of year-end 2026 AI Cloud ARR; synchronized August 26 market capitalization was $14.124B.</t>
   </si>
   <si>
     <t>https://iren.gcs-web.com/news-releases/news-release-details/iren-signs-28bn-new-customer-contracts-leading-ai-developers</t>
   </si>
   <si>
-    <t>CoreWeave guided to $18B-$19B ARR exiting 2026; synchronized July 30 market capitalization was $38.856B.</t>
+    <t>CoreWeave guided to $18B-$19B ARR exiting 2026; synchronized August 26 market capitalization was $48.016B.</t>
   </si>
   <si>
     <t>https://investors.coreweave.com/news/news-details/2026/CoreWeave-Reports-Strong-First-Quarter-2026-Results/</t>
   </si>
   <si>
     <t>Boost Run contracted with Thinking Machines Lab for 5,000 NVIDIA B300 GPUs over 36 months for approximately $471.7M.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226025672/form8-k.htm</t>
   </si>
   <si>
     <t>Boost Run listed six online sites, two Q3 2026 sites, 33MW locked capacity, and 125MW under LOI in its June investor update.</t>
+  </si>
+  <si>
+    <t>August 26 completed redemption: 11,447,717 warrants exercised at $11.50 implies $131.6487455M aggregate gross proceeds; 22,994 expired warrants were redeemed for $229.94. August 25 Class A plus Class B issued shares total 83.845141M. These figures supersede the fully-exercised forecast.</t>
+  </si>
+  <si>
+    <t>https://boostrun.gcs-web.com/news-releases/news-release-details/boost-run-announces-completion-warrant-redemption</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>Q2 2026 reported revenue $31.1M, $1.9B total contract value and maintained $400M year-end ARR. Q2 notes show earnouts and the 336,000 consultant shares were already issued/vested; do not add them again. Financing and commissioning remain execution risks.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2090646/000149315226039031/form10-q.htm</t>
+  </si>
+  <si>
+    <t>IREN's August 27 release targets $4B operational ARR by December 31 with $1B already operating. Retain $4B peer denominator; contracts still require commissioning, testing and customer acceptance.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1878848/000187884826000051/irenreportsfy26results.htm</t>
+  </si>
+  <si>
+    <t>CoreWeave August 11 updated exit-2026 ARR guidance to $18.5B-$19.5B; use the $19B midpoint.</t>
+  </si>
+  <si>
+    <t>https://s205.q4cdn.com/133937190/files/doc_financials/2026/q2/CoreWeave-Q2-26-Earnings-Outlook-Presentation.pdf</t>
+  </si>
+  <si>
+    <t>Peer equity estimates use September 9 20:00:01 UTC quotes: IREN $45.3561 times 394.058648M August 14 issued ordinary shares = $17,872.9634446M; the two non-economic B Class voting shares are excluded. Ongoing ATM issuance after the reporting date is unknown.</t>
+  </si>
+  <si>
+    <t>CoreWeave $94.94 September 9 20:00:01 UTC quote times July 31 Class A 458.871690M plus Class B 92.664912M shares gives the peer equity estimate. Both share classes have equivalent per-share economic participation; later unreported issuance is unknown.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.00"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -628,120 +831,120 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>400</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>18.425</v>
+        <v>13.18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
-        <v>84.204146</v>
+        <v>88.435141</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <v>2.611195933</v>
+        <v>2.92468453821</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>18500</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
-        <v>38855.71</v>
+        <v>45270.12429216</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>77.8464674783</v>
+        <v>83.845141</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
         <v>4000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>12488.332866</v>
+        <v>13866.92382312</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>131.913303</v>
+        <v>131.6487455</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="str">
         <f>(Model!$B$12/Model!$B$11)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19" t="str">
         <f>(Model!$B$13*Model!$B$7)</f>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
@@ -907,149 +1110,611 @@
     </row>
     <row r="42">
       <c r="A42" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B42" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>59</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" t="s">
         <v>48</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" t="s">
         <v>50</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
         <v>58</v>
       </c>
-      <c r="B8" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="B9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" t="s">
+        <v>103</v>
+      </c>
+      <c r="C38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" t="s">
+        <v>103</v>
+      </c>
+      <c r="C44" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" t="s">
+        <v>120</v>
+      </c>
+      <c r="C46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" t="s">
+        <v>122</v>
+      </c>
+      <c r="C47" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B50" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>