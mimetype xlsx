--- v0 (2026-08-11)
+++ v1 (2026-10-08)
@@ -10,358 +10,620 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="peer_ev_to_arr">Model!$B$39</definedName>
-[...42 lines deleted...]
-    <definedName name="nbis_peer_weight">Model!$B$27</definedName>
+    <definedName name="normalized_nopat_b">Model!$B$67</definedName>
+    <definedName name="dilution_equity_3">Model!$B$82</definedName>
+    <definedName name="dilution_price_5">Model!$B$90</definedName>
+    <definedName name="bitcoin_business_value_b">Model!$B$7</definedName>
+    <definedName name="peer_premium_discount">Model!$B$33</definedName>
+    <definedName name="convert_2030_threshold">Model!$B$40</definedName>
+    <definedName name="convert_2031_threshold">Model!$B$42</definedName>
+    <definedName name="crwv_ev_to_arr">Model!$B$58</definedName>
+    <definedName name="dilution_shares_2">Model!$B$80</definedName>
+    <definedName name="dilution_shares_5">Model!$B$89</definedName>
+    <definedName name="dilution_shares_6">Model!$B$92</definedName>
+    <definedName name="incremental_target_arr_b">Model!$B$23</definedName>
+    <definedName name="project_ebitda_b">Model!$B$63</definedName>
+    <definedName name="intrinsic_equity_value_b">Model!$B$71</definedName>
+    <definedName name="dilution_equity_5">Model!$B$88</definedName>
+    <definedName name="data_center_depreciation_b">Model!$B$15</definedName>
+    <definedName name="founder_options_shares_m">Model!$B$47</definedName>
+    <definedName name="restricted_cash_b">Model!$B$56</definedName>
+    <definedName name="dilution_shares_0">Model!$B$59</definedName>
+    <definedName name="intrinsic_operating_ev_b">Model!$B$69</definedName>
+    <definedName name="dilution_equity_4">Model!$B$85</definedName>
+    <definedName name="mirantis_software_value_b">Model!$B$25</definedName>
+    <definedName name="convert_2031_shares_m">Model!$B$41</definedName>
+    <definedName name="peer_operating_ev_b">Model!$B$66</definedName>
+    <definedName name="peer_fair_value_per_share">Model!$B$70</definedName>
+    <definedName name="dilution_price_6">Model!$B$93</definedName>
+    <definedName name="crwv_net_debt_and_lease_b">Model!$B$13</definedName>
+    <definedName name="deployment_probability">Model!$B$16</definedName>
+    <definedName name="project_ebitda_margin">Model!$B$34</definedName>
+    <definedName name="convert_2032_2033jun_threshold">Model!$B$44</definedName>
+    <definedName name="annual_gpu_economic_depreciation_b">Model!$B$62</definedName>
+    <definedName name="dilution_equity_1">Model!$B$76</definedName>
+    <definedName name="dilution_shares_4">Model!$B$86</definedName>
+    <definedName name="crwv_exit_arr_b">Model!$B$11</definedName>
+    <definedName name="expansion_2027_option_value_b">Model!$B$17</definedName>
+    <definedName name="founder_options_threshold">Model!$B$48</definedName>
+    <definedName name="june_drawn_debt_principal_b">Model!$B$49</definedName>
+    <definedName name="peer_ev_to_arr">Model!$B$64</definedName>
+    <definedName name="dilution_price_8">Model!$B$99</definedName>
+    <definedName name="contracted_arr_b">Model!$B$9</definedName>
+    <definedName name="legacy_options_shares_m">Model!$B$50</definedName>
+    <definedName name="nbis_ev_to_arr">Model!$B$61</definedName>
+    <definedName name="peer_equity_value_b">Model!$B$68</definedName>
+    <definedName name="dilution_equity_0">Model!$B$74</definedName>
+    <definedName name="dilution_price_1">Model!$B$78</definedName>
+    <definedName name="upside_downside">Model!$B$101</definedName>
+    <definedName name="nbis_peer_weight">Model!$B$29</definedName>
+    <definedName name="convert_2029_threshold">Model!$B$38</definedName>
+    <definedName name="microsoft_undrawn_b">Model!$B$52</definedName>
+    <definedName name="dilution_price_3">Model!$B$84</definedName>
+    <definedName name="intrinsic_fair_value_per_share">Model!$B$73</definedName>
+    <definedName name="dilution_equity_6">Model!$B$91</definedName>
+    <definedName name="nbis_net_debt_b">Model!$B$28</definedName>
+    <definedName name="normalized_tax_rate">Model!$B$31</definedName>
+    <definedName name="convert_2030_shares_m">Model!$B$39</definedName>
+    <definedName name="convert_2032_2033jun_shares_m">Model!$B$43</definedName>
+    <definedName name="legacy_options_threshold">Model!$B$51</definedName>
+    <definedName name="normalized_operating_ebit_b">Model!$B$65</definedName>
+    <definedName name="dilution_equity_2">Model!$B$79</definedName>
+    <definedName name="dilution_shares_7">Model!$B$95</definedName>
+    <definedName name="corporate_cash_opex_b">Model!$B$10</definedName>
+    <definedName name="gpu_capex_to_arr">Model!$B$19</definedName>
+    <definedName name="nopat_multiple">Model!$B$30</definedName>
+    <definedName name="dilution_shares_1">Model!$B$77</definedName>
+    <definedName name="dilution_price_2">Model!$B$81</definedName>
+    <definedName name="dilution_price_7">Model!$B$96</definedName>
+    <definedName name="blended_fair_value_per_share">Model!$B$100</definedName>
+    <definedName name="cash_b">Model!$B$8</definedName>
+    <definedName name="current_price">Model!$B$14</definedName>
+    <definedName name="fully_diluted_shares_m">Model!$B$18</definedName>
+    <definedName name="gpu_useful_life_years">Model!$B$20</definedName>
+    <definedName name="nbis_exit_arr_b">Model!$B$26</definedName>
+    <definedName name="nbis_market_cap_b">Model!$B$27</definedName>
+    <definedName name="convert_2033dec_threshold">Model!$B$46</definedName>
+    <definedName name="new_gpu_facilities_b">Model!$B$53</definedName>
+    <definedName name="intrinsic_weight">Model!$B$24</definedName>
+    <definedName name="nvidia_rights_shares_m">Model!$B$54</definedName>
+    <definedName name="effective_arr_b">Model!$B$60</definedName>
+    <definedName name="dilution_equity_7">Model!$B$94</definedName>
+    <definedName name="crwv_market_cap_b">Model!$B$12</definedName>
+    <definedName name="incremental_contract_probability">Model!$B$22</definedName>
+    <definedName name="undeveloped_power_value_b">Model!$B$35</definedName>
+    <definedName name="blended_equity_value_b">Model!$B$72</definedName>
+    <definedName name="dilution_equity_8">Model!$B$97</definedName>
+    <definedName name="convert_2029_shares_m">Model!$B$37</definedName>
+    <definedName name="nvidia_rights_threshold">Model!$B$55</definedName>
+    <definedName name="dilution_price_0">Model!$B$75</definedName>
+    <definedName name="dilution_shares_3">Model!$B$83</definedName>
+    <definedName name="dilution_price_4">Model!$B$87</definedName>
+    <definedName name="dilution_shares_8">Model!$B$98</definedName>
+    <definedName name="gross_debt_b">Model!$B$21</definedName>
+    <definedName name="operating_arr_b">Model!$B$32</definedName>
+    <definedName name="convert_2033dec_shares_m">Model!$B$45</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="158">
   <si>
     <t>IREN contracted cloud and infrastructure SOTP valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-04  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b76e170b0552e47015811229ea2a485d</t>
+    <t>September FY26 refresh of the existing 70% normalized-NOPAT SOTP / 30% peer EV/ARR blend. $4B contracted ARR includes only $1B operating; base weights the remaining $3B at 95%. Retains 22x base NOPAT, 5.5-year GPU economic life and $3.5B net 2027 equity option. Updates unrestricted cash, fully drawn committed GPU financing, overhead and award reserve. This is a forward deployment valuation, not a forecast of September cash/debt. Terminal economic dilution is calculated piecewise for options, NVIDIA rights and convertible premiums beyond capped-call protection; convert principal stays in debt. Capped calls assume remaining proportional coverage; no option time value is included.</t>
+  </si>
+  <si>
+    <t>As of 2026-10-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_b76e170b0552e47015811229ea2a485d</t>
   </si>
   <si>
     <t>CY2026E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Bitcoin mining business value</t>
   </si>
   <si>
     <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>Contracted 2026 exit ARR</t>
   </si>
   <si>
     <t>Annual corporate cash overhead</t>
   </si>
   <si>
     <t>CoreWeave 2026 exit ARR</t>
   </si>
   <si>
     <t>CoreWeave market capitalization</t>
   </si>
   <si>
     <t>CoreWeave net debt and lease obligations</t>
   </si>
   <si>
     <t>IREN current share price</t>
   </si>
   <si>
     <t>Annual owned data center depreciation</t>
   </si>
   <si>
+    <t>Uncommissioned contracted ARR realization</t>
+  </si>
+  <si>
     <t>Probability weighted 2027 expansion equity option value</t>
   </si>
   <si>
-    <t>Scenario fully diluted shares</t>
+    <t>Shares including award reserve, before options and converts</t>
   </si>
   <si>
     <t>GPU and ancillary capex divided by ARR</t>
   </si>
   <si>
     <t>Economic GPU useful life</t>
   </si>
   <si>
-    <t>Gross converts and project debt</t>
+    <t>Fully drawn deployment debt and finance leases ($B)</t>
   </si>
   <si>
     <t>Probability weighted realization of incremental ARR</t>
   </si>
   <si>
     <t>Incremental ARR needed to reach target</t>
   </si>
   <si>
     <t>Weight on intrinsic SOTP versus peer cross-check</t>
   </si>
   <si>
     <t>Mirantis and software platform value</t>
   </si>
   <si>
     <t>Nebius 2026 exit ARR</t>
   </si>
   <si>
     <t>Nebius market capitalization</t>
   </si>
   <si>
     <t>Nebius net debt or net cash as negative</t>
   </si>
   <si>
     <t>Nebius weight in EV to ARR cross-check</t>
   </si>
   <si>
     <t>Operating value to normalized NOPAT</t>
   </si>
   <si>
     <t>Normalized cash tax rate</t>
   </si>
   <si>
+    <t>Operating ARR ($B)</t>
+  </si>
+  <si>
     <t>IREN premium or discount to peer EV to ARR</t>
   </si>
   <si>
     <t>Project EBITDA margin</t>
   </si>
   <si>
     <t>Undeployed land and power option value</t>
   </si>
   <si>
+    <t>Constants</t>
+  </si>
+  <si>
+    <t>convert_2029_shares_m</t>
+  </si>
+  <si>
+    <t>convert_2029_threshold</t>
+  </si>
+  <si>
+    <t>convert_2030_shares_m</t>
+  </si>
+  <si>
+    <t>convert_2030_threshold</t>
+  </si>
+  <si>
+    <t>convert_2031_shares_m</t>
+  </si>
+  <si>
+    <t>convert_2031_threshold</t>
+  </si>
+  <si>
+    <t>convert_2032_2033jun_shares_m</t>
+  </si>
+  <si>
+    <t>convert_2032_2033jun_threshold</t>
+  </si>
+  <si>
+    <t>convert_2033dec_shares_m</t>
+  </si>
+  <si>
+    <t>convert_2033dec_threshold</t>
+  </si>
+  <si>
+    <t>founder_options_shares_m</t>
+  </si>
+  <si>
+    <t>founder_options_threshold</t>
+  </si>
+  <si>
+    <t>june_drawn_debt_principal_b</t>
+  </si>
+  <si>
+    <t>legacy_options_shares_m</t>
+  </si>
+  <si>
+    <t>legacy_options_threshold</t>
+  </si>
+  <si>
+    <t>microsoft_undrawn_b</t>
+  </si>
+  <si>
+    <t>new_gpu_facilities_b</t>
+  </si>
+  <si>
+    <t>nvidia_rights_shares_m</t>
+  </si>
+  <si>
+    <t>nvidia_rights_threshold</t>
+  </si>
+  <si>
+    <t>restricted_cash_b</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>crwv_ev_to_arr</t>
   </si>
   <si>
+    <t>dilution_shares_0</t>
+  </si>
+  <si>
     <t>effective_arr_b</t>
   </si>
   <si>
     <t>nbis_ev_to_arr</t>
   </si>
   <si>
     <t>annual_gpu_economic_depreciation_b</t>
   </si>
   <si>
     <t>project_ebitda_b</t>
   </si>
   <si>
     <t>peer_ev_to_arr</t>
   </si>
   <si>
     <t>normalized_operating_ebit_b</t>
   </si>
   <si>
     <t>peer_operating_ev_b</t>
   </si>
   <si>
     <t>normalized_nopat_b</t>
   </si>
   <si>
     <t>peer_equity_value_b</t>
   </si>
   <si>
     <t>intrinsic_operating_ev_b</t>
   </si>
   <si>
     <t>peer_fair_value_per_share</t>
   </si>
   <si>
     <t>intrinsic_equity_value_b</t>
   </si>
   <si>
     <t>blended_equity_value_b</t>
   </si>
   <si>
     <t>intrinsic_fair_value_per_share</t>
   </si>
   <si>
+    <t>dilution_equity_0</t>
+  </si>
+  <si>
+    <t>dilution_price_0</t>
+  </si>
+  <si>
+    <t>dilution_equity_1</t>
+  </si>
+  <si>
+    <t>dilution_shares_1</t>
+  </si>
+  <si>
+    <t>dilution_price_1</t>
+  </si>
+  <si>
+    <t>dilution_equity_2</t>
+  </si>
+  <si>
+    <t>dilution_shares_2</t>
+  </si>
+  <si>
+    <t>dilution_price_2</t>
+  </si>
+  <si>
+    <t>dilution_equity_3</t>
+  </si>
+  <si>
+    <t>dilution_shares_3</t>
+  </si>
+  <si>
+    <t>dilution_price_3</t>
+  </si>
+  <si>
+    <t>dilution_equity_4</t>
+  </si>
+  <si>
+    <t>dilution_shares_4</t>
+  </si>
+  <si>
+    <t>dilution_price_4</t>
+  </si>
+  <si>
+    <t>dilution_equity_5</t>
+  </si>
+  <si>
+    <t>dilution_shares_5</t>
+  </si>
+  <si>
+    <t>dilution_price_5</t>
+  </si>
+  <si>
+    <t>dilution_equity_6</t>
+  </si>
+  <si>
+    <t>dilution_shares_6</t>
+  </si>
+  <si>
+    <t>dilution_price_6</t>
+  </si>
+  <si>
+    <t>dilution_equity_7</t>
+  </si>
+  <si>
+    <t>dilution_shares_7</t>
+  </si>
+  <si>
+    <t>dilution_price_7</t>
+  </si>
+  <si>
+    <t>dilution_equity_8</t>
+  </si>
+  <si>
+    <t>dilution_shares_8</t>
+  </si>
+  <si>
+    <t>dilution_price_8</t>
+  </si>
+  <si>
     <t>blended_fair_value_per_share</t>
   </si>
   <si>
     <t>upside_downside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Blended fair value per share</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Blended equity value</t>
   </si>
   <si>
-    <t>Intrinsic SOTP fair value per share</t>
-[...2 lines deleted...]
-    <t>EV to ARR peer cross-check per share</t>
+    <t>Intrinsic SOTP fair value per share before contingent dilution</t>
+  </si>
+  <si>
+    <t>EV to ARR peer cross-check per share before contingent dilution</t>
   </si>
   <si>
     <t>Normalized AI Cloud NOPAT</t>
   </si>
   <si>
     <t>Intrinsic operating enterprise value</t>
   </si>
   <si>
     <t>Probability weighted exit ARR</t>
   </si>
   <si>
+    <t>Economic equivalent diluted shares</t>
+  </si>
+  <si>
+    <t>Fully drawn deployment debt and leases ($B)</t>
+  </si>
+  <si>
+    <t>Restricted cash excluded ($B)</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>corporate_cash_opex_b = 0.3, data_center_depreciation_b = 0.1, expansion_2027_option_value_b = 3.5, fully_diluted_shares_m = 400, gpu_capex_to_arr = 3, gpu_useful_life_years = 5.5, incremental_contract_probability = 0.75, incremental_target_arr_b = 0.6, intrinsic_weight = 0.7, nbis_peer_weight = 0.25, nopat_multiple = 22, peer_premium_discount = 0, project_ebitda_margin = 0.82</t>
+    <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>bitcoin_business_value_b = 0.3, cash_b = 7.6, corporate_cash_opex_b = 0.4, data_center_depreciation_b = 0.15, expansion_2027_option_value_b = 1, fully_diluted_shares_m = 405, gpu_capex_to_arr = 3.2, gpu_useful_life_years = 5.5, gross_debt_b = 10.5, incremental_contract_probability = 0, incremental_target_arr_b = 0, intrinsic_weight = 0.7, mirantis_software_value_b = 0.5, nbis_peer_weight = 0.1, nopat_multiple = 16, peer_premium_discount = -0.15, project_ebitda_margin = 0.78, undeveloped_power_value_b = 1.5</t>
+    <t>bitcoin_business_value_b = 0.3, corporate_cash_opex_b = 0.6, data_center_depreciation_b = 0.15, deployment_probability = 0.8, expansion_2027_option_value_b = 1, fully_diluted_shares_m = 450, gpu_capex_to_arr = 3.2, gpu_useful_life_years = 5.5, intrinsic_weight = 0.7, mirantis_software_value_b = 0.5, nbis_peer_weight = 0.1, nopat_multiple = 16, peer_premium_discount = -0.15, project_ebitda_margin = 0.78, undeveloped_power_value_b = 1.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>bitcoin_business_value_b = 0.8, cash_b = 8, corporate_cash_opex_b = 0.25, data_center_depreciation_b = 0.08, expansion_2027_option_value_b = 8, fully_diluted_shares_m = 420, gpu_capex_to_arr = 2.8, gpu_useful_life_years = 6, gross_debt_b = 10, incremental_contract_probability = 1, incremental_target_arr_b = 1, intrinsic_weight = 0.7, mirantis_software_value_b = 1, nbis_peer_weight = 0.5, nopat_multiple = 25, normalized_tax_rate = 0.18, peer_premium_discount = 0.1, project_ebitda_margin = 0.85, undeveloped_power_value_b = 2</t>
+    <t>bitcoin_business_value_b = 0.8, corporate_cash_opex_b = 0.5, data_center_depreciation_b = 0.08, deployment_probability = 1, expansion_2027_option_value_b = 8, fully_diluted_shares_m = 435, gpu_capex_to_arr = 2.8, gpu_useful_life_years = 6, intrinsic_weight = 0.7, mirantis_software_value_b = 1, nbis_peer_weight = 0.5, nopat_multiple = 25, normalized_tax_rate = 0.18, peer_premium_discount = 0.1, project_ebitda_margin = 0.85, undeveloped_power_value_b = 2</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 7 Model Edge reference IREN quote $38.69, refreshed 2026-10-07T15:03:03.418681-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 price -6.27%. Financial media reports broad AI infrastructure weakness/profit-taking, but no new issuer guidance cut or specific material event was verified. Preserve the existing70%intrinsic/30%peer method and $20.245448; do not mechanically substitute inconsistent provider peer market caps while full economic-share, lease/debt and ARR reconciliation is open. Current-price input refreshed only.</t>
+  </si>
+  <si>
+    <t>https://www.benzinga.com/trading-ideas/movers/26/10/62217329/why-is-iren-stock-falling-wednesday</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference IREN stock price $41.72, retrieved 2026-09-28T16:46:37.502582-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28: investigated the 5.45% decline. Preserve 70% intrinsic / 30% peer-adjusted EV/ARR methodology and existing fair value. Fresh CRWV/NBIS provider caps ($46.411672907B/$55.6512B, provider-dated September 28 00:00Z) were retrieved, but full share-class/dilution bases are not reconciled. Do not insert inconsistent peer caps or infer operating impairment from the quote.</t>
+  </si>
+  <si>
+    <t>https://www.streetinsider.com/Market%2BCheck/Wall%2BSt%2Bdeclines%2Bas%2Boil%2Bspikes%2Bafter%2BTrump%2Brejects%2BIran%2Bpeace%2Bproposal/27109488.html</t>
+  </si>
+  <si>
     <t>IREN disclosed more than $4 billion of 2026 exit ARR target with approximately 85% contracted and approximately 45% customer prepayments on associated GPU capex.</t>
   </si>
   <si>
     <t>https://irisenergy.gcs-web.com/news-releases/news-release-details/iren-signs-28bn-new-customer-contracts-leading-ai-developers</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>IREN's Microsoft contract is $9.7 billion over approximately five years with approximately 85% estimated project EBITDA margin and $5.81 billion of GPU and ancillary capex.</t>
   </si>
   <si>
     <t>https://iren.gcs-web.com/static-files/87a13320-156c-4f88-8589-dee2d10faa81</t>
   </si>
   <si>
     <t>IREN reported 357.38 million shares at April 30, 2026 and disclosed outstanding RSUs, options, converts and pending acquisition consideration.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1878848/000187884826000026/iren-20260331.htm</t>
   </si>
   <si>
     <t>IREN granted 18.20 million RSUs combined to its co-founder CEOs effective July 2026.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1878848/000114036126027202/ef20077190_8k.htm</t>
   </si>
   <si>
     <t>IREN closed $3.65 billion of Microsoft project GPU financing at a stated 3.31% blended financing cost including customer prepayment funding.</t>
   </si>
   <si>
     <t>https://iren.gcs-web.com/news-releases/news-release-details/iren-closes-365bn-investment-grade-gpu-financing</t>
   </si>
   <si>
     <t>IREN issued $3.0 billion of 2033 convertible notes in May 2026 with capped calls initially covering dilution through $110.30.</t>
   </si>
   <si>
     <t>https://iren.gcs-web.com/news-releases/news-release-details/iren-closes-30-billion-convertible-notes-offering</t>
   </si>
   <si>
     <t>CoreWeave guided to $18 billion to $19 billion of 2026 exit annualized revenue.</t>
   </si>
   <si>
     <t>https://s205.q4cdn.com/133937190/files/doc_financials/2026/q1/CoreWeave-1Q26-Outlook-Presentation.pdf</t>
   </si>
   <si>
     <t>Nebius guided to $7 billion to $9 billion of 2026 exit ARR.</t>
   </si>
   <si>
     <t>https://assets.nebius.com/assets/6aba98d1-946c-4891-a420-d2f0aa60da95/Nebius%20SHL_Q1%202026.pdf</t>
   </si>
   <si>
-    <t>IREN, CoreWeave and Nebius prices and market capitalizations were observed from market data on August 4, 2026.</t>
+    <t>IREN, CoreWeave and Nebius prices and market capitalizations were observed from market data on August 13, 2026.</t>
+  </si>
+  <si>
+    <t>CoreWeave reported $35.07 billion of recourse and non-recourse debt, $16.54 billion of operating and finance lease liabilities, and $5.52 billion of cash at June 30, 2026.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1769628/000176962826000366/crwv-20260630.htm</t>
+  </si>
+  <si>
+    <t>Nebius reported $8.04 billion of cash and $8.55 billion of current and non-current debt at June 30, 2026.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1513845/000110465926094568/tm2622968d1_ex99-1.htm</t>
+  </si>
+  <si>
+    <t>FY26 10-K: June unrestricted cash $5.895591B; restricted cash $1.723936B; debt principal $7.705649B; finance leases $0.2438B; issued shares 394.058648M August 14. Convert strikes/capped-call thresholds and option grants support conditional dilution.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1878848/000187884826000052/iren-20260630.htm</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>August 27 FY26 update: $4B contracted ARR, $1B operating; $2.8B new GPU financing; FY27 cumulative capacity target 0.8GW. Q4 SG&amp;A $128.3M less SBC $42.9M, with next-quarter cash SG&amp;A step-up $40-50M, supports analyst $520M annual overhead.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/IREN/filing/8-K/0001878848-26-000051</t>
+  </si>
+  <si>
+    <t>September 4 market-data snapshot: CoreWeave equity capitalization $48.7522B; Nebius $54.3336B. Latest available June balance sheets retained.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0%"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -718,664 +980,1181 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
     <col customWidth="true" max="2" min="2" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-      <c r="B4" s="3" t="s">
+    <row r="3">
+      <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="s">
+      <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="4" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>7.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
-        <v>3.4</v>
+        <v>5.895591</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="7">
-        <v>0.3</v>
+      <c r="B9" s="6">
+        <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="6">
-        <v>18.5</v>
+      <c r="B10" s="7">
+        <v>0.52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
-        <v>49.66</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
-        <v>33</v>
+        <v>48.752169872</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="7">
-        <v>41.43</v>
+      <c r="B13" s="6">
+        <v>46.08</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="7">
-        <v>0.1</v>
+        <v>38.69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="6">
-        <v>3.5</v>
+      <c r="B15" s="7">
+        <v>0.1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="8">
-        <v>400</v>
+      <c r="B16">
+        <v>0.95</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B17">
-        <v>3</v>
+      <c r="B17" s="6">
+        <v>3.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="8">
-        <v>5.5</v>
+        <v>435</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="6">
-        <v>10.34</v>
+      <c r="B19">
+        <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="9">
-        <v>0.75</v>
+      <c r="B20" s="8">
+        <v>5.5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="6">
-        <v>0.6</v>
+        <v>13.456449</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="9">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="6">
-        <v>0.625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="6">
-        <v>8</v>
+      <c r="B24" s="9">
+        <v>0.7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="6">
-        <v>54.07</v>
+        <v>0.625</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
-        <v>-5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="9">
-        <v>0.25</v>
+      <c r="B27" s="6">
+        <v>54.3336</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B28">
-        <v>22</v>
+      <c r="B28" s="6">
+        <v>0.5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="9">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="9">
-        <v>0</v>
+      <c r="B30">
+        <v>22</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="9">
-        <v>0.82</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32">
         <v>1</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="4" t="s">
+      <c r="A33" s="5" t="s">
         <v>31</v>
+      </c>
+      <c r="B33" s="9">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B34" t="str">
-        <f>((Model!$B$11+Model!$B$12)/Model!$B$10)</f>
+      <c r="B34" s="9">
+        <v>0.82</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B35" t="str">
-        <f>(Model!$B$8+(Model!$B$21*Model!$B$20))</f>
+      <c r="B35" s="6">
+        <v>1</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <f>((Model!$B$25+Model!$B$26)/Model!$B$24)</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B37" t="str">
-        <f>((Model!$B$35*Model!$B$17)/Model!$B$18)</f>
+      <c r="B37">
+        <v>17.110630498533723</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B38" t="str">
-        <f>(Model!$B$35*Model!$B$31)</f>
+      <c r="B38">
+        <v>20.98</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B39" t="str">
-        <f>((((1-Model!$B$27)*Model!$B$34)+(Model!$B$27*Model!$B$36))*(1+Model!$B$30))</f>
+      <c r="B39">
+        <v>12.629982153480073</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B40" t="str">
-        <f>(((Model!$B$38-Model!$B$37)-Model!$B$9)-Model!$B$14)</f>
+      <c r="B40">
+        <v>25.86</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B41" t="str">
-        <f>(Model!$B$35*Model!$B$39)</f>
+      <c r="B41">
+        <v>11.678150181011329</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B42" t="str">
-        <f>(Model!$B$40*(1-Model!$B$29))</f>
+      <c r="B42">
+        <v>120.18</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B43" t="str">
-        <f>(((((Model!$B$41+Model!$B$7)-Model!$B$19)+Model!$B$6)+Model!$B$23)+Model!$B$32)</f>
+      <c r="B43">
+        <v>44.74708171206226</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B44" t="str">
-        <f>(Model!$B$42*Model!$B$28)</f>
+      <c r="B44">
+        <v>82.24</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B45" t="str">
-        <f>((Model!$B$43*1000)/Model!$B$16)</f>
+      <c r="B45">
+        <v>41.056521144108395</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B46" t="str">
-        <f>((((((Model!$B$44+Model!$B$7)-Model!$B$19)+Model!$B$6)+Model!$B$23)+Model!$B$32)+Model!$B$15)</f>
+      <c r="B46">
+        <v>110.3</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="B47" t="str">
-        <f>((Model!$B$22*Model!$B$46)+((1-Model!$B$22)*Model!$B$43))</f>
+      <c r="B47">
+        <v>4.8</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="B48" t="str">
-        <f>((Model!$B$46*1000)/Model!$B$16)</f>
+      <c r="B48">
+        <v>75</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B49" t="str">
-        <f>((Model!$B$47*1000)/Model!$B$16)</f>
+      <c r="B49">
+        <v>7.705649</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B50" t="str">
-        <f>((Model!$B$49/Model!$B$13)-1)</f>
+      <c r="B50">
+        <v>0.704194</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="4" t="s">
+      <c r="A51" s="5" t="s">
         <v>49</v>
+      </c>
+      <c r="B51">
+        <v>4.887757947383795</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="7" t="str">
-        <f>Model!$B$49</f>
+      <c r="B52">
+        <v>2.707</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B53" s="10" t="str">
-        <f>Model!$B$50</f>
+      <c r="B53">
+        <v>2.8</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="6" t="str">
-        <f>Model!$B$47</f>
+      <c r="B54">
+        <v>30</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="7" t="str">
-        <f>Model!$B$48</f>
+      <c r="B55">
+        <v>70</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B56" s="7" t="str">
-        <f>Model!$B$45</f>
+      <c r="B56">
+        <v>1.723936</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="5" t="s">
+      <c r="A57" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <f>Model!$B$42</f>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B58" s="6" t="str">
-        <f>Model!$B$44</f>
+      <c r="B58" t="str">
+        <f>((Model!$B$12+Model!$B$13)/Model!$B$11)</f>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B59" s="6" t="str">
-        <f>Model!$B$35</f>
+      <c r="B59" t="str">
+        <f>Model!$B$18</f>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <f>Model!$B$16</f>
+        <v>58</v>
+      </c>
+      <c r="B60" t="str">
+        <f>((Model!$B$32+((Model!$B$9-Model!$B$32)*Model!$B$16))+(Model!$B$23*Model!$B$22))</f>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" t="str">
+        <f>((Model!$B$27+Model!$B$28)/Model!$B$26)</f>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="4" t="s">
-        <v>58</v>
+      <c r="A62" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B62" t="str">
+        <f>((Model!$B$60*Model!$B$19)/Model!$B$20)</f>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="B63" t="str">
+        <f>(Model!$B$60*Model!$B$34)</f>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B64" t="s">
         <v>62</v>
+      </c>
+      <c r="B64" t="str">
+        <f>((((1-Model!$B$29)*Model!$B$58)+(Model!$B$29*Model!$B$61))*(1+Model!$B$33))</f>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" t="str">
+        <f>(((Model!$B$63-Model!$B$62)-Model!$B$10)-Model!$B$15)</f>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="s">
         <v>64</v>
+      </c>
+      <c r="B66" t="str">
+        <f>(Model!$B$60*Model!$B$64)</f>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B67" t="str">
+        <f>(Model!$B$65*(1-Model!$B$31))</f>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" t="str">
+        <f>(((((Model!$B$66+Model!$B$8)-Model!$B$21)+Model!$B$7)+Model!$B$25)+Model!$B$35)</f>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B69" t="str">
+        <f>(Model!$B$67*Model!$B$30)</f>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" t="str">
+        <f>((Model!$B$68*1000)/Model!$B$18)</f>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" t="str">
+        <f>((((((Model!$B$69+Model!$B$8)-Model!$B$21)+Model!$B$7)+Model!$B$25)+Model!$B$35)+Model!$B$17)</f>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B72" t="str">
+        <f>((Model!$B$24*Model!$B$71)+((1-Model!$B$24)*Model!$B$68))</f>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B73" t="str">
+        <f>((Model!$B$71*1000)/Model!$B$18)</f>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B74" t="str">
+        <f>MAX((Model!$B$72*1000),0)</f>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" t="str">
+        <f>(Model!$B$74/Model!$B$59)</f>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B76" t="str">
+        <f>IF(IF(Model!$B$75&gt;Model!$B$51,1,0)&lt;&gt;0,(Model!$B$74+(Model!$B$50*Model!$B$51)),Model!$B$74)</f>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" t="str">
+        <f>IF(IF(Model!$B$75&gt;Model!$B$51,1,0)&lt;&gt;0,(Model!$B$59+Model!$B$50),Model!$B$59)</f>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B78" t="str">
+        <f>(Model!$B$76/Model!$B$77)</f>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B79" t="str">
+        <f>IF(IF(Model!$B$78&gt;Model!$B$38,1,0)&lt;&gt;0,(Model!$B$76+(Model!$B$37*Model!$B$38)),Model!$B$76)</f>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B80" t="str">
+        <f>IF(IF(Model!$B$78&gt;Model!$B$38,1,0)&lt;&gt;0,(Model!$B$77+Model!$B$37),Model!$B$77)</f>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B81" t="str">
+        <f>(Model!$B$79/Model!$B$80)</f>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B82" t="str">
+        <f>IF(IF(Model!$B$81&gt;Model!$B$40,1,0)&lt;&gt;0,(Model!$B$79+(Model!$B$39*Model!$B$40)),Model!$B$79)</f>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B83" t="str">
+        <f>IF(IF(Model!$B$81&gt;Model!$B$40,1,0)&lt;&gt;0,(Model!$B$80+Model!$B$39),Model!$B$80)</f>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B84" t="str">
+        <f>(Model!$B$82/Model!$B$83)</f>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B85" t="str">
+        <f>IF(IF(Model!$B$84&gt;Model!$B$55,1,0)&lt;&gt;0,(Model!$B$82+(Model!$B$54*Model!$B$55)),Model!$B$82)</f>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86" t="str">
+        <f>IF(IF(Model!$B$84&gt;Model!$B$55,1,0)&lt;&gt;0,(Model!$B$83+Model!$B$54),Model!$B$83)</f>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" t="str">
+        <f>(Model!$B$85/Model!$B$86)</f>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B88" t="str">
+        <f>IF(IF(Model!$B$87&gt;Model!$B$48,1,0)&lt;&gt;0,(Model!$B$85+(Model!$B$47*Model!$B$48)),Model!$B$85)</f>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B89" t="str">
+        <f>IF(IF(Model!$B$87&gt;Model!$B$48,1,0)&lt;&gt;0,(Model!$B$86+Model!$B$47),Model!$B$86)</f>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B90" t="str">
+        <f>(Model!$B$88/Model!$B$89)</f>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B91" t="str">
+        <f>IF(IF(Model!$B$90&gt;Model!$B$44,1,0)&lt;&gt;0,(Model!$B$88+(Model!$B$43*Model!$B$44)),Model!$B$88)</f>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B92" t="str">
+        <f>IF(IF(Model!$B$90&gt;Model!$B$44,1,0)&lt;&gt;0,(Model!$B$89+Model!$B$43),Model!$B$89)</f>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B93" t="str">
+        <f>(Model!$B$91/Model!$B$92)</f>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B94" t="str">
+        <f>IF(IF(Model!$B$93&gt;Model!$B$46,1,0)&lt;&gt;0,(Model!$B$91+(Model!$B$45*Model!$B$46)),Model!$B$91)</f>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B95" t="str">
+        <f>IF(IF(Model!$B$93&gt;Model!$B$46,1,0)&lt;&gt;0,(Model!$B$92+Model!$B$45),Model!$B$92)</f>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B96" t="str">
+        <f>(Model!$B$94/Model!$B$95)</f>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B97" t="str">
+        <f>IF(IF(Model!$B$96&gt;Model!$B$42,1,0)&lt;&gt;0,(Model!$B$94+(Model!$B$41*Model!$B$42)),Model!$B$94)</f>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B98" t="str">
+        <f>IF(IF(Model!$B$96&gt;Model!$B$42,1,0)&lt;&gt;0,(Model!$B$95+Model!$B$41),Model!$B$95)</f>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B99" t="str">
+        <f>(Model!$B$97/Model!$B$98)</f>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B100" t="str">
+        <f>Model!$B$99</f>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B101" t="str">
+        <f>((Model!$B$100/Model!$B$14)-1)</f>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B103" s="7" t="str">
+        <f>Model!$B$100</f>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B104" s="10" t="str">
+        <f>Model!$B$101</f>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B105" s="6" t="str">
+        <f>Model!$B$72</f>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B106" s="7" t="str">
+        <f>Model!$B$73</f>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B107" s="7" t="str">
+        <f>Model!$B$70</f>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B108" s="7" t="str">
+        <f>Model!$B$67</f>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B109" s="6" t="str">
+        <f>Model!$B$69</f>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B110" s="6" t="str">
+        <f>Model!$B$60</f>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B111" s="8" t="str">
+        <f>Model!$B$98</f>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B112" s="7" t="str">
+        <f>Model!$B$21</f>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B113" s="7" t="str">
+        <f>Model!$B$56</f>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B116" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B117" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>86</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>67</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="B2" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="B3" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="C3" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="B4" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="C4" t="s">
-        <v>70</v>
+        <v>127</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="C6" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="B7" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="C7" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="B8" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>137</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>139</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C11" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>144</v>
+      </c>
+      <c r="B13" t="s">
+        <v>145</v>
+      </c>
+      <c r="C13" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>146</v>
+      </c>
+      <c r="B14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>147</v>
+      </c>
+      <c r="B15" t="s">
+        <v>148</v>
+      </c>
+      <c r="C15" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C16" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17" t="s">
+        <v>152</v>
+      </c>
+      <c r="C17" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18" t="s">
+        <v>155</v>
+      </c>
+      <c r="C18" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B19" t="s">
+        <v>114</v>
+      </c>
+      <c r="C19" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>