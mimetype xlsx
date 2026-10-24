--- v1 (2026-09-09)
+++ v2 (2026-10-24)
@@ -10,100 +10,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="investor_day_long_term_non_gaap_gross_margin">Model!$B$17</definedName>
+    <definedName name="peak_run_rate_pe">Model!$B$35</definedName>
+    <definedName name="upside">Model!$B$41</definedName>
+    <definedName name="cash_m">Model!$B$14</definedName>
+    <definedName name="adjusted_net_cash_m">Model!$B$30</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="nbm_bit_coverage_fy2027">Model!$B$19</definedName>
+    <definedName name="structural_persistence">Model!$B$10</definedName>
+    <definedName name="q1_fy2027_revenue_guide_mid_m">Model!$B$23</definedName>
+    <definedName name="q1_non_gaap_eps">Model!$B$24</definedName>
+    <definedName name="q3_non_gaap_eps">Model!$B$26</definedName>
+    <definedName name="q4_revenue_m">Model!$B$28</definedName>
+    <definedName name="blended_earnings_power_eps">Model!$B$37</definedName>
+    <definedName name="earnings_power_value">Model!$B$38</definedName>
+    <definedName name="implied_enterprise_value_b">Model!$B$42</definedName>
+    <definedName name="q4_non_gaap_eps">Model!$B$9</definedName>
+    <definedName name="investor_day_long_term_adjusted_fcf_margin">Model!$B$16</definedName>
+    <definedName name="nbm_bit_coverage_fy2028">Model!$B$20</definedName>
+    <definedName name="q4_non_gaap_gross_margin">Model!$B$27</definedName>
+    <definedName name="peak_run_rate_eps">Model!$B$32</definedName>
+    <definedName name="adjusted_net_cash_per_share">Model!$B$33</definedName>
+    <definedName name="structural_eps_premium">Model!$B$34</definedName>
+    <definedName name="debt_m">Model!$B$15</definedName>
     <definedName name="investor_day_long_term_revenue_growth_midpoint">Model!$B$18</definedName>
-    <definedName name="nbm_bit_coverage_fy2028">Model!$B$20</definedName>
+    <definedName name="q1_fy2027_eps_guide_mid">Model!$B$21</definedName>
     <definedName name="q2_non_gaap_eps">Model!$B$25</definedName>
-    <definedName name="peak_run_rate_pe">Model!$B$35</definedName>
+    <definedName name="fy2026_non_gaap_eps">Model!$B$31</definedName>
+    <definedName name="implied_equity_value_b">Model!$B$40</definedName>
+    <definedName name="q1_fy2027_non_gaap_gm_guide_mid">Model!$B$22</definedName>
     <definedName name="through_cycle_pe">Model!$B$36</definedName>
-    <definedName name="peak_run_rate_eps">Model!$B$32</definedName>
-[...3 lines deleted...]
-    <definedName name="fy2026_non_gaap_eps">Model!$B$31</definedName>
+    <definedName name="fair_value">Model!$B$39</definedName>
     <definedName name="cash_value_factor">Model!$B$6</definedName>
     <definedName name="diluted_shares_m">Model!$B$8</definedName>
-    <definedName name="debt_m">Model!$B$15</definedName>
-[...8 lines deleted...]
-    <definedName name="fair_value">Model!$B$39</definedName>
     <definedName name="target_pe">Model!$B$11</definedName>
-    <definedName name="investor_day_long_term_non_gaap_gross_margin">Model!$B$17</definedName>
-[...1 lines deleted...]
-    <definedName name="q4_non_gaap_eps">Model!$B$9</definedName>
     <definedName name="through_cycle_eps">Model!$B$12</definedName>
-    <definedName name="cash_m">Model!$B$14</definedName>
-[...6 lines deleted...]
-    <definedName name="q3_non_gaap_eps">Model!$B$26</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>SanDisk blended earnings-power valuation</t>
   </si>
   <si>
     <t>Forward non-GAAP P/E valuation refreshed after Sandisk In Focus 2026 Investor Day. Fiscal Q4 2026 results remain the reported earnings anchor, while Investor Day targets for FY2028-FY2030 revenue growth, roughly 80% non-GAAP gross margin, roughly 50% adjusted FCF margin, broader NBM coverage, and return of excess cash raise the durability credit without treating current peak EPS as fully normalized.</t>
   </si>
   <si>
-    <t>As of 2026-09-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bc7cdd886bfda8af997643c29f5e84c4</t>
+    <t>As of 2026-10-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bc7cdd886bfda8af997643c29f5e84c4</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cash value factor</t>
   </si>
   <si>
     <t>Reference share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Q4 FY2026 non-GAAP EPS</t>
   </si>
   <si>
     <t>Structural persistence premium</t>
   </si>
   <si>
     <t>Target P/E</t>
   </si>
   <si>
     <t>Through-cycle non-GAAP EPS</t>
   </si>
@@ -251,78 +251,132 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>cash_value_factor = 0.6, diluted_shares_m = 160, q4_non_gaap_eps = 39.25, structural_persistence = 0.25, target_pe = 14, through_cycle_eps = 30</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>cash_value_factor = 0.85, diluted_shares_m = 150, q4_non_gaap_eps = 39.25, structural_persistence = 0.7, target_pe = 21, through_cycle_eps = 50</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 22: investigated -8.51% daily move through indexed issuer activity, release discovery and web searches. No newly verified quantified issuer change supports altering the existing operating assumptions. Preserve methodology and financial anchors; update regular-session reference price and market-relative outputs. Exact company-specific price attribution remains unconfirmed.</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $1260.93 retrieved 2026-10-22T15:22:04.958005-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>October 19 Model Edge reference SNDK price $1370.59; provider/refresh timestamp 2026-10-19T15:24:45.544141-06:00. Retrieval timestamps are not trade timestamps or asserted official closing prints. Financial anchors retain their separately disclosed dates.</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>October 19, 2026: Investigated the 5.49% rise. Storage-sector rebound reporting supplies market context but no verified new Sandisk guidance. Preserve $35 through-cycle non-GAAP EPS, 45% structural persistence, 18x and 75% cash recognition; do not capitalize the price movement as operating growth. Refresh reference price in both linked portfolios.</t>
+  </si>
+  <si>
+    <t>https://wallstreetobserver.com/articles/memory-chip-stocks-rebound-sandisk</t>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session SNDK reference $1299.3, refreshed 2026-10-16T15:05:08.040908-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>October 12 Model Edge regular-session reference SNDK price $1487.33, refreshed 2026-10-12T15:02:21.877272-06:00. Price refresh changes market-relative outputs; BRUN separately reprices its existing relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>Primary September 30 research projects NAND contract prices up 15-20% in 4Q26 and enterprise SSD price acceleration; segment/contract evidence differs from generalized stock-market commentary.</t>
+  </si>
+  <si>
+    <t>https://www.trendforce.com/presscenter/news/20260930-13258.html</t>
+  </si>
+  <si>
+    <t>Secondary report on CXMT's planned server-DRAM roadmap; original presentation, yields, qualifications and volume economics remain unverified.</t>
+  </si>
+  <si>
+    <t>https://en.sedaily.com/international/2026/10/12/chinas-cxmt-says-server-dram-with-4f2-design-due-this-year</t>
+  </si>
+  <si>
     <t>Fiscal Q4 revenue was $8.965B, non-GAAP gross margin was 84.6%, non-GAAP EPS was $39.25, FY2026 non-GAAP EPS was $70.88, adjusted FCF was $5.035B, diluted shares were 157M, and fiscal Q1 2027 EPS guidance was $44-$46.</t>
   </si>
   <si>
     <t>https://investor.sandisk.com/news-releases/news-release-details/sandisk-reports-fiscal-fourth-quarter-2026-financial-results</t>
   </si>
   <si>
     <t>2026-08-14</t>
   </si>
   <si>
     <t>At Sandisk In Focus 2026 Investor Day, management targeted mid-to-high-teens FY2028-FY2030 revenue growth, about 80% non-GAAP gross margin, about 75% non-GAAP operating margin, about 50% adjusted FCF margin, NBMs covering about 50% of FY2027 bits and about two-thirds of FY2028 bits, and returning 100% of excess cash after business investment.</t>
   </si>
   <si>
     <t>https://investor.sandisk.com/news-releases/news-release-details/sandisk-details-growth-strategy-and-long-term-financial-model</t>
   </si>
   <si>
     <t>Investor Day technology commentary emphasized AI inference/KV-cache demand, BiCS10 QLC density and efficiency gains, and qualification/shipping of TLC ESSD and QLC SSD products at major hyperscalers, customers, and OEMs.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/SNDK/Transcript/79c7b52a1bebf6338eefa69d1e1857c7</t>
   </si>
   <si>
     <t>September 8 conference reiterated NBM coverage of 50% of FY2027 bits and about two-thirds of FY2028 bits, mid-to-high teens bit growth through node transitions without wafer additions, and return of excess cash. Management described $4.5B of prior-quarter repurchases; no new diluted share count was given. HBF revenue and incremental capital spending remain unquantified.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/SNDK/Transcript/151f0aa35e105aa7b20fb146c87f9bee</t>
   </si>
   <si>
     <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>September 9 Citi conference reiterated eight NBM partners, roughly two-thirds FY2028 bit coverage and the Investor Day margin framework. HBF sampling is planned for next year; no new quantified earnings or executed share-count disclosure changes the existing blended earnings model.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SNDK/Transcript/290be952e25b5d93c46cc92e4952b712</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -694,51 +748,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>0.75</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>1737.99</v>
+        <v>1260.93</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>157</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>39.25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>0.45</v>
       </c>
@@ -1133,116 +1187,215 @@
     </row>
     <row r="62">
       <c r="A62" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>66</v>
       </c>
       <c r="B2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B3" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
         <v>73</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
         <v>74</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
         <v>75</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C11" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C12" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>