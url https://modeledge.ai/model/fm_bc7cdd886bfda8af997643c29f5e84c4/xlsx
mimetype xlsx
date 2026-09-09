--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,231 +10,334 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="annualized_q4_eps">Model!$B$18</definedName>
-[...15 lines deleted...]
-    <definedName name="upside">Model!$B$24</definedName>
+    <definedName name="investor_day_long_term_revenue_growth_midpoint">Model!$B$18</definedName>
+    <definedName name="nbm_bit_coverage_fy2028">Model!$B$20</definedName>
+    <definedName name="q2_non_gaap_eps">Model!$B$25</definedName>
+    <definedName name="peak_run_rate_pe">Model!$B$35</definedName>
+    <definedName name="through_cycle_pe">Model!$B$36</definedName>
+    <definedName name="peak_run_rate_eps">Model!$B$32</definedName>
+    <definedName name="upside">Model!$B$41</definedName>
+    <definedName name="implied_enterprise_value_b">Model!$B$42</definedName>
+    <definedName name="adjusted_net_cash_per_share">Model!$B$33</definedName>
+    <definedName name="fy2026_non_gaap_eps">Model!$B$31</definedName>
+    <definedName name="cash_value_factor">Model!$B$6</definedName>
+    <definedName name="diluted_shares_m">Model!$B$8</definedName>
+    <definedName name="debt_m">Model!$B$15</definedName>
+    <definedName name="q4_revenue_m">Model!$B$28</definedName>
+    <definedName name="adjusted_net_cash_m">Model!$B$30</definedName>
+    <definedName name="blended_earnings_power_eps">Model!$B$37</definedName>
+    <definedName name="earnings_power_value">Model!$B$38</definedName>
+    <definedName name="implied_equity_value_b">Model!$B$40</definedName>
+    <definedName name="structural_persistence">Model!$B$10</definedName>
+    <definedName name="nbm_bit_coverage_fy2027">Model!$B$19</definedName>
+    <definedName name="q4_non_gaap_gross_margin">Model!$B$27</definedName>
+    <definedName name="fair_value">Model!$B$39</definedName>
+    <definedName name="target_pe">Model!$B$11</definedName>
+    <definedName name="investor_day_long_term_non_gaap_gross_margin">Model!$B$17</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="q4_non_gaap_eps">Model!$B$9</definedName>
+    <definedName name="through_cycle_eps">Model!$B$12</definedName>
+    <definedName name="cash_m">Model!$B$14</definedName>
+    <definedName name="investor_day_long_term_adjusted_fcf_margin">Model!$B$16</definedName>
+    <definedName name="q1_fy2027_eps_guide_mid">Model!$B$21</definedName>
+    <definedName name="q1_fy2027_non_gaap_gm_guide_mid">Model!$B$22</definedName>
+    <definedName name="q1_non_gaap_eps">Model!$B$24</definedName>
+    <definedName name="structural_eps_premium">Model!$B$34</definedName>
+    <definedName name="q1_fy2027_revenue_guide_mid_m">Model!$B$23</definedName>
+    <definedName name="q3_non_gaap_eps">Model!$B$26</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
-[...8 lines deleted...]
-    <t>As of 2026-06-14  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bc7cdd886bfda8af997643c29f5e84c4</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+  <si>
+    <t>SanDisk blended earnings-power valuation</t>
+  </si>
+  <si>
+    <t>Forward non-GAAP P/E valuation refreshed after Sandisk In Focus 2026 Investor Day. Fiscal Q4 2026 results remain the reported earnings anchor, while Investor Day targets for FY2028-FY2030 revenue growth, roughly 80% non-GAAP gross margin, roughly 50% adjusted FCF margin, broader NBM coverage, and return of excess cash raise the durability credit without treating current peak EPS as fully normalized.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bc7cdd886bfda8af997643c29f5e84c4</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
-    <t>Current price</t>
+    <t>Cash value factor</t>
+  </si>
+  <si>
+    <t>Reference share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Q4 FY2026 non-GAAP EPS</t>
   </si>
   <si>
-    <t>Run-rate sustainability</t>
+    <t>Structural persistence premium</t>
   </si>
   <si>
     <t>Target P/E</t>
   </si>
   <si>
+    <t>Through-cycle non-GAAP EPS</t>
+  </si>
+  <si>
     <t>Constants</t>
   </si>
   <si>
     <t>cash_m</t>
   </si>
   <si>
     <t>debt_m</t>
   </si>
   <si>
+    <t>investor_day_long_term_adjusted_fcf_margin</t>
+  </si>
+  <si>
+    <t>investor_day_long_term_non_gaap_gross_margin</t>
+  </si>
+  <si>
+    <t>investor_day_long_term_revenue_growth_midpoint</t>
+  </si>
+  <si>
+    <t>nbm_bit_coverage_fy2027</t>
+  </si>
+  <si>
+    <t>nbm_bit_coverage_fy2028</t>
+  </si>
+  <si>
+    <t>q1_fy2027_eps_guide_mid</t>
+  </si>
+  <si>
+    <t>q1_fy2027_non_gaap_gm_guide_mid</t>
+  </si>
+  <si>
+    <t>q1_fy2027_revenue_guide_mid_m</t>
+  </si>
+  <si>
     <t>q1_non_gaap_eps</t>
   </si>
   <si>
     <t>q2_non_gaap_eps</t>
   </si>
   <si>
     <t>q3_non_gaap_eps</t>
   </si>
   <si>
+    <t>q4_non_gaap_gross_margin</t>
+  </si>
+  <si>
+    <t>q4_revenue_m</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
-    <t>annualized_q4_eps</t>
+    <t>adjusted_net_cash_m</t>
   </si>
   <si>
     <t>fy2026_non_gaap_eps</t>
   </si>
   <si>
-    <t>net_cash_per_share</t>
-[...2 lines deleted...]
-    <t>normalized_eps</t>
+    <t>peak_run_rate_eps</t>
+  </si>
+  <si>
+    <t>adjusted_net_cash_per_share</t>
+  </si>
+  <si>
+    <t>structural_eps_premium</t>
+  </si>
+  <si>
+    <t>peak_run_rate_pe</t>
+  </si>
+  <si>
+    <t>through_cycle_pe</t>
+  </si>
+  <si>
+    <t>blended_earnings_power_eps</t>
   </si>
   <si>
     <t>earnings_power_value</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
+    <t>implied_equity_value_b</t>
+  </si>
+  <si>
     <t>upside</t>
   </si>
   <si>
+    <t>implied_enterprise_value_b</t>
+  </si>
+  <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
-    <t>Normalized EPS</t>
+    <t>Blended earnings-power EPS</t>
+  </si>
+  <si>
+    <t>Through-cycle EPS</t>
+  </si>
+  <si>
+    <t>Annualized Q4 peak EPS</t>
   </si>
   <si>
     <t>FY2026 non-GAAP EPS</t>
   </si>
   <si>
+    <t>Adjusted net cash per share</t>
+  </si>
+  <si>
     <t>Earnings-power value</t>
   </si>
   <si>
-    <t>Net cash per share</t>
+    <t>Implied equity value</t>
+  </si>
+  <si>
+    <t>Implied enterprise value</t>
+  </si>
+  <si>
+    <t>P/E on annualized Q4 peak EPS</t>
+  </si>
+  <si>
+    <t>P/E on through-cycle EPS</t>
+  </si>
+  <si>
+    <t>FY2028 NBM bit coverage</t>
+  </si>
+  <si>
+    <t>Investor Day long-term gross margin</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>diluted_shares_m = 160, q4_non_gaap_eps = 30, sustainability_factor = 0.45, target_pe = 16</t>
+    <t>cash_value_factor = 0.6, diluted_shares_m = 160, q4_non_gaap_eps = 39.25, structural_persistence = 0.25, target_pe = 14, through_cycle_eps = 30</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>diluted_shares_m = 154, q4_non_gaap_eps = 33, sustainability_factor = 1.05, target_pe = 28</t>
+    <t>cash_value_factor = 0.85, diluted_shares_m = 150, q4_non_gaap_eps = 39.25, structural_persistence = 0.7, target_pe = 21, through_cycle_eps = 50</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>Q3 FY2026 revenue was $5.95B, non-GAAP diluted EPS was $23.41, and Q4 FY2026 guidance was revenue of $7.75B-$8.25B with non-GAAP diluted EPS of $30.00-$33.00.</t>
-[...20 lines deleted...]
-    <t>modeledge://adminsql/public.saved_tweets?user=bubbleboi&amp;query=SNDK</t>
+    <t>Fiscal Q4 revenue was $8.965B, non-GAAP gross margin was 84.6%, non-GAAP EPS was $39.25, FY2026 non-GAAP EPS was $70.88, adjusted FCF was $5.035B, diluted shares were 157M, and fiscal Q1 2027 EPS guidance was $44-$46.</t>
+  </si>
+  <si>
+    <t>https://investor.sandisk.com/news-releases/news-release-details/sandisk-reports-fiscal-fourth-quarter-2026-financial-results</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>At Sandisk In Focus 2026 Investor Day, management targeted mid-to-high-teens FY2028-FY2030 revenue growth, about 80% non-GAAP gross margin, about 75% non-GAAP operating margin, about 50% adjusted FCF margin, NBMs covering about 50% of FY2027 bits and about two-thirds of FY2028 bits, and returning 100% of excess cash after business investment.</t>
+  </si>
+  <si>
+    <t>https://investor.sandisk.com/news-releases/news-release-details/sandisk-details-growth-strategy-and-long-term-financial-model</t>
+  </si>
+  <si>
+    <t>Investor Day technology commentary emphasized AI inference/KV-cache demand, BiCS10 QLC density and efficiency gains, and qualification/shipping of TLC ESSD and QLC SSD products at major hyperscalers, customers, and OEMs.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SNDK/Transcript/79c7b52a1bebf6338eefa69d1e1857c7</t>
+  </si>
+  <si>
+    <t>September 8 conference reiterated NBM coverage of 50% of FY2027 bits and about two-thirds of FY2028 bits, mid-to-high teens bit growth through node transitions without wafer additions, and return of excess cash. Management described $4.5B of prior-quarter repurchases; no new diluted share count was given. HBF revenue and incremental capital spending remain unquantified.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SNDK/Transcript/151f0aa35e105aa7b20fb146c87f9bee</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <numFmts count="3">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;0.0"/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
     </font>
     <font>
@@ -246,74 +349,80 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -576,356 +685,564 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6">
-        <v>1980.1</v>
+      <c r="B6" s="5">
+        <v>0.75</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>158</v>
+        <v>1737.99</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>31.5</v>
+        <v>157</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="5">
-        <v>0.75</v>
+      <c r="B9">
+        <v>39.25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10">
-        <v>22</v>
+      <c r="B10" s="5">
+        <v>0.45</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="4" t="s">
         <v>9</v>
+      </c>
+      <c r="B11">
+        <v>18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
-        <v>3735</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>1.22</v>
+        <v>4762</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>6.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>23.41</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="4" t="s">
         <v>15</v>
+      </c>
+      <c r="B17">
+        <v>0.8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-        <f>(Model!$B$8*4)</f>
+      <c r="B18">
+        <v>0.17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-        <f>(((Model!$B$14+Model!$B$15)+Model!$B$16)+Model!$B$8)</f>
+      <c r="B19">
+        <v>0.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-        <f>((Model!$B$12-Model!$B$13)/Model!$B$7)</f>
+      <c r="B20">
+        <v>0.667</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-        <f>(Model!$B$18*Model!$B$9)</f>
+      <c r="B21">
+        <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-        <f>(Model!$B$21*Model!$B$10)</f>
+      <c r="B22">
+        <v>0.84</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B23" t="str">
-        <f>(Model!$B$22+Model!$B$20)</f>
+      <c r="B23">
+        <v>10550</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B24" t="str">
-        <f>((Model!$B$23/Model!$B$6)-1)</f>
+      <c r="B24">
+        <v>2.02</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="3" t="s">
+      <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
+      <c r="B25">
+        <v>6.2</v>
+      </c>
     </row>
     <row r="26">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="7" t="str">
-        <f>Model!$B$23</f>
+      <c r="B26">
+        <v>23.41</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="8" t="str">
-        <f>Model!$B$24</f>
+      <c r="B27">
+        <v>0.846</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="7" t="str">
-        <f>Model!$B$21</f>
+      <c r="B28">
+        <v>8965</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="s">
+      <c r="A29" s="3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <f>Model!$B$19</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="7" t="str">
-        <f>Model!$B$22</f>
+      <c r="B30" t="str">
+        <f>((Model!$B$14-Model!$B$15)*Model!$B$6)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="7" t="str">
-        <f>Model!$B$20</f>
+      <c r="B31" t="str">
+        <f>(((Model!$B$24+Model!$B$25)+Model!$B$26)+Model!$B$9)</f>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" t="str">
+        <f>(Model!$B$9*4)</f>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="3" t="s">
-        <v>30</v>
+      <c r="A33" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="str">
+        <f>(Model!$B$30/Model!$B$8)</f>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B34" t="s">
         <v>32</v>
+      </c>
+      <c r="B34" t="str">
+        <f>((Model!$B$32-Model!$B$12)*Model!$B$10)</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B35" t="s">
-        <v>34</v>
+      <c r="B35" t="str">
+        <f>((Model!$B$7-Model!$B$33)/Model!$B$32)</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" t="str">
+        <f>((Model!$B$7-Model!$B$33)/Model!$B$12)</f>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B37" t="str">
+        <f>(Model!$B$12+Model!$B$34)</f>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="s">
         <v>36</v>
+      </c>
+      <c r="B38" t="str">
+        <f>(Model!$B$37*Model!$B$11)</f>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" t="str">
+        <f>(Model!$B$38+Model!$B$33)</f>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" t="str">
+        <f>((Model!$B$39*Model!$B$8)/1000)</f>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" t="str">
+        <f>((Model!$B$39/Model!$B$7)-1)</f>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" t="str">
+        <f>(Model!$B$40-(Model!$B$30/1000))</f>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="7" t="str">
+        <f>Model!$B$39</f>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="8" t="str">
+        <f>Model!$B$41</f>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="7" t="str">
+        <f>Model!$B$37</f>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="7" t="str">
+        <f>Model!$B$12</f>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="7" t="str">
+        <f>Model!$B$32</f>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="7" t="str">
+        <f>Model!$B$31</f>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="7" t="str">
+        <f>Model!$B$33</f>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="7" t="str">
+        <f>Model!$B$38</f>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="9" t="str">
+        <f>Model!$B$40</f>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="9" t="str">
+        <f>Model!$B$42</f>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="10" t="str">
+        <f>Model!$B$35</f>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="10" t="str">
+        <f>Model!$B$36</f>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B56" s="5" t="str">
+        <f>Model!$B$20</f>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B57" s="5" t="str">
+        <f>Model!$B$17</f>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="B2" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>