--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -10,80 +10,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="diluted_shares_m">Model!$B$8</definedName>
+    <definedName name="forecast_years">Model!$B$13</definedName>
+    <definedName name="pv_fcfe">Model!$B$20</definedName>
     <definedName name="cost_of_equity">Model!$B$6</definedName>
+    <definedName name="fcfe_1">Model!$B$15</definedName>
+    <definedName name="fcfe_2">Model!$B$16</definedName>
+    <definedName name="fcfe_3">Model!$B$17</definedName>
+    <definedName name="pv_terminal_value_m">Model!$B$22</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="fcfe_growth">Model!$B$9</definedName>
+    <definedName name="normalized_fcfe_m">Model!$B$10</definedName>
     <definedName name="terminal_growth">Model!$B$11</definedName>
+    <definedName name="fcfe_5">Model!$B$19</definedName>
+    <definedName name="upside_to_price">Model!$B$25</definedName>
+    <definedName name="fcfe_4">Model!$B$18</definedName>
     <definedName name="terminal_value_m">Model!$B$21</definedName>
-    <definedName name="pv_terminal_value_m">Model!$B$22</definedName>
+    <definedName name="equity_value_m">Model!$B$23</definedName>
     <definedName name="fair_value_per_share">Model!$B$24</definedName>
-    <definedName name="normalized_fcfe_m">Model!$B$10</definedName>
-[...11 lines deleted...]
-    <definedName name="fcfe_1">Model!$B$15</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>JBHT FCFE DCF valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-16  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bd1861e73572366cf8ec041bff0a352f</t>
+    <t>As of 2026-09-16  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bd1861e73572366cf8ec041bff0a352f</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>FY2030E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cost of equity / discount rate</t>
   </si>
   <si>
     <t>Current JBHT share price ($/share)</t>
   </si>
@@ -141,81 +141,105 @@
   <si>
     <t>upside_to_price</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Normalized FCFE</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside / downside to current price</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>cost_of_equity = 0.0875, fcfe_growth = 0.055, normalized_fcfe_m = 1100, terminal_growth = 0.025</t>
+    <t>cost_of_equity = 0.0875, fcfe_growth = 0.055, normalized_fcfe_m = 975, terminal_growth = 0.025</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>cost_of_equity = 0.0975, fcfe_growth = 0.025, normalized_fcfe_m = 900, terminal_growth = 0.02</t>
+    <t>cost_of_equity = 0.0975, fcfe_growth = 0.025, normalized_fcfe_m = 775, terminal_growth = 0.02</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>cost_of_equity = 0.08, fcfe_growth = 0.075, normalized_fcfe_m = 1300, terminal_growth = 0.03</t>
+    <t>cost_of_equity = 0.08, fcfe_growth = 0.075, normalized_fcfe_m = 1175, terminal_growth = 0.03</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>September 16 reference JBHT price $236.73; quote update 2026-09-16T15:00:38.923212-06:00. Current price updates market-relative outputs; operating assumption changes are separately sourced.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>Q2 10-Q: diluted weighted-average shares 94.944M; H1 operating cash flow $723.266M and net capital expenditures $144.947M. Use weighted dilution and normalized maintenance capex rather than basic shares or annualizing H1 FCF.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/728535/000143774926024397/</t>
+  </si>
+  <si>
+    <t>September 15 conference: Q3 earnings expected 5-10% below Q2, with driver-related costs about $25M higher sequentially, fuel at least $10M higher, and claims/medical pressure. Pricing recovery lags costs; no permanent revenue-growth cut assumed.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/JBHT/Transcript/feceedffdfb3c6afcecd4201f29a46b7</t>
+  </si>
+  <si>
+    <t>August 11 conference: CFO estimates approximately $700M net maintenance capex. Model judgment reduces prior scenario FCFE by the $125M difference versus FY2025 net capex; growth and discount rates are preserved.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/JBHT/Transcript/79fd2e5f15821e14845ecadbeec710db</t>
+  </si>
+  <si>
     <t>FY2025 total operating revenues were $11.999B, operating income was $865M, net earnings were $598M, and diluted EPS was $6.12.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/728535/000143774926005294/</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>FY2025 operating cash flow was $1.678B and net capital expenditures were about $575M, implying roughly $1.10B of free cash flow to equity before buybacks and dividends.</t>
   </si>
   <si>
     <t>Q2 2026 revenue was $3.50B, operating income was $259.5M, diluted EPS was $1.91, and all three increased year over year.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/728535/000143774926023629/ex_987956.htm</t>
   </si>
   <si>
     <t>For the six months ended June 30, 2026, revenue was $6.552B, operating income was $466.5M, diluted EPS was $3.39, and net capital expenditures were about $144.9M.</t>
   </si>
   <si>
     <t>At June 30, 2026, debt was about $1.15B, cash was about $4.2M, actual shares outstanding were about 93.9M, and remaining repurchase authorization was about $791M.</t>
   </si>
   <si>
     <t>Management's Q2 2026 call commentary emphasized tightening industry capacity, disciplined growth, cost control, and more than $135M of structural costs removed over the prior year.</t>
   </si>
   <si>
     <t>https://investor.jbhunt.com/events-and-presentations</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
@@ -628,75 +652,75 @@
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="6">
         <v>0.0875</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7">
-        <v>298.41</v>
+        <v>236.73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
-        <v>94</v>
+        <v>94.944</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6">
         <v>0.055</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="9">
-        <v>1100</v>
+        <v>975</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="6">
         <v>0.025</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B13">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
@@ -851,138 +875,182 @@
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>43</v>
       </c>
       <c r="B2" t="s">
         <v>44</v>
       </c>
       <c r="C2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>45</v>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>