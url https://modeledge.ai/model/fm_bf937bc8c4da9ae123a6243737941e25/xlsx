--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,233 +10,270 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="ai_disruption_probability">Model!$B$6</definedName>
-[...14 lines deleted...]
-    <definedName name="pv_terminal">Model!$B$17</definedName>
+    <definedName name="ai_disruption_residual_pct">Model!$B$8</definedName>
+    <definedName name="discount_rate">Model!$B$11</definedName>
+    <definedName name="pv_terminal">Model!$B$18</definedName>
+    <definedName name="risk_adjusted_equity_value_m">Model!$B$21</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="terminal_growth">Model!$B$14</definedName>
+    <definedName name="terminal_value">Model!$B$17</definedName>
+    <definedName name="fair_value_calc">Model!$B$22</definedName>
+    <definedName name="pv_fcf">Model!$B$16</definedName>
+    <definedName name="disrupted_equity_value_m">Model!$B$20</definedName>
+    <definedName name="ai_disruption_probability">Model!$B$7</definedName>
+    <definedName name="diluted_shares_m">Model!$B$10</definedName>
+    <definedName name="fcf_forecast">Model!$B$12:$F$12</definedName>
+    <definedName name="net_debt_m">Model!$B$13</definedName>
+    <definedName name="core_equity_value_m">Model!$B$19</definedName>
+    <definedName name="upside_calc">Model!$B$23</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>WIX AI-risk-adjusted FCF DCF</t>
   </si>
   <si>
-    <t>As of 2026-06-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bf937bc8c4da9ae123a6243737941e25</t>
+    <t xml:space="preserve">AI-risk-adjusted free cash flow DCF for Wix after Q2 2026 results. The model preserves the prior Q2 operating assumptions because the latest materials reaffirmed low-to-mid-teens revenue growth, low-teens bookings growth, high-teens adjusted FCF margin guidance, and improving Base44 unit economics. Current price was refreshed on August 8, 2026.
+</t>
+  </si>
+  <si>
+    <t>As of 2026-09-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_bf937bc8c4da9ae123a6243737941e25</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>FY2029E</t>
   </si>
   <si>
     <t>FY2030E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Probability AI materially displaces WIX economics</t>
   </si>
   <si>
-    <t>Residual value if AI displacement case occurs</t>
-[...5 lines deleted...]
-    <t>Post-tender diluted shares (M)</t>
+    <t>Residual value if AI displacement occurs</t>
+  </si>
+  <si>
+    <t>Current WIX price</t>
+  </si>
+  <si>
+    <t>Diluted shares</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
-    <t>Free cash flow ex acquisition/restructuring ($M)</t>
-[...2 lines deleted...]
-    <t>Pro forma net debt after tender ($M)</t>
+    <t>Free cash flow ex acquisition/restructuring</t>
+  </si>
+  <si>
+    <t>Net debt</t>
   </si>
   <si>
     <t>Terminal FCF growth</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>pv_fcf</t>
   </si>
   <si>
     <t>terminal_value</t>
   </si>
   <si>
     <t>pv_terminal</t>
   </si>
   <si>
     <t>core_equity_value_m</t>
   </si>
   <si>
     <t>disrupted_equity_value_m</t>
   </si>
   <si>
     <t>risk_adjusted_equity_value_m</t>
   </si>
   <si>
     <t>fair_value_calc</t>
   </si>
   <si>
     <t>upside_calc</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
+    <t>2030 normalized FCF</t>
+  </si>
+  <si>
+    <t>Core equity value</t>
+  </si>
+  <si>
+    <t>AI-risk-adjusted equity value</t>
+  </si>
+  <si>
     <t>Fair value / share</t>
   </si>
   <si>
     <t>Upside / downside</t>
   </si>
   <si>
-    <t>Free cash flow forecast ($M)</t>
+    <t>Free cash flow forecast</t>
   </si>
   <si>
     <t>FCF ex acquisition/restructuring</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>ai_disruption_probability = 0.2, ai_disruption_residual_pct = 0.35, discount_rate = 0.11, fcf_forecast = [420, 480, 540, 600, 660], net_debt_m = 1000, terminal_growth = 0.025</t>
+    <t>ai_disruption_probability = 0.2, ai_disruption_residual_pct = 0.4, discount_rate = 0.115, fcf_forecast = [420, 480, 540, 600, 660], net_debt_m = 670, terminal_growth = 0.025</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>ai_disruption_probability = 0.45, ai_disruption_residual_pct = 0.2, discount_rate = 0.13, fcf_forecast = [380, 360, 340, 320, 300], net_debt_m = 1050, terminal_growth = -0.02</t>
+    <t>ai_disruption_probability = 0.4, ai_disruption_residual_pct = 0.2, discount_rate = 0.13, fcf_forecast = [380, 360, 340, 320, 300], net_debt_m = 720, terminal_growth = -0.02</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>ai_disruption_probability = 0.08, ai_disruption_residual_pct = 0.55, discount_rate = 0.095, fcf_forecast = [450, 560, 680, 800, 900], net_debt_m = 850, terminal_growth = 0.035</t>
+    <t>ai_disruption_probability = 0.05, ai_disruption_residual_pct = 0.6, discount_rate = 0.095, fcf_forecast = [450, 560, 680, 800, 900], net_debt_m = 600, terminal_growth = 0.035</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>June 2026 6-K updated FY2026 outlook to low- to mid-teens revenue growth and about $420M FCF excluding acquisition and restructuring costs, with a $50M bookings and $25M revenue reduction from realignment and partner slowdown.</t>
-[...8 lines deleted...]
-    <t>Q1 2026 release reported $541M revenue, $585M bookings, Base44 at about $150M ARR, and 41.85M shares outstanding after the April tender.</t>
+    <t>Q2 2026 bookings grew 12% to $569.1M and revenue grew 15% to $563.1M; Wix reiterated low-teens bookings growth, low-to-mid-teens revenue growth, and high-teens free cash flow margin guidance for 2026.</t>
+  </si>
+  <si>
+    <t>https://www.wix.com/press-room/home/post/wix-reports-second-quarter-2026-results</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>Q2 2026 free cash flow was $52.6M, or $61.2M excluding restructuring costs, equal to 11% of revenue.</t>
+  </si>
+  <si>
+    <t>https://www.nasdaq.com/press-release/wix-reports-second-quarter-2026-results-2026-08-04</t>
+  </si>
+  <si>
+    <t>Base1 lowered AI inference costs and management expects Base44 non-GAAP gross margin to reach approximately 60% in the second half of 2026, versus roughly zero entering the year.</t>
+  </si>
+  <si>
+    <t>Q2 2026 ended with approximately $960M of cash and cash equivalents and $1.63B of short- and long-term debt, implying approximately $670M of reported net debt.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/WIX/Transcript/676d7f6c70ab1475efca4ab36c7692dd</t>
+  </si>
+  <si>
+    <t>Q1 2026 reported $541M revenue, $585M bookings, Base44 at approximately $150M ARR, and 41.85M shares outstanding after the April tender.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/-/filing/6-K/162828026034370/</t>
   </si>
   <si>
-    <t>FY2025 20-F reported $1.993B revenue, $573M free cash flow, and year-end liquidity and convertible debt used to estimate post-tender net debt.</t>
+    <t>FY2025 20-F reported $1.993B revenue and $573M free cash flow.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/-/filing/20-F/162828026015222/</t>
   </si>
   <si>
-    <t>May 2026 Jefferies transcript explicitly discussed the risk that AI replaces SaaS workflows, WIX management's view that there is real impact, and mitigation through Base44 and Harmony.</t>
-[...2 lines deleted...]
-    <t>https://modeledge.ai/company/1576789/transcripts/82848289b1727f627ad3cd208202cddc</t>
+    <t>WIX current model price was refreshed to $60.20 on August 8, 2026 using Modeledge portfolio pricing; Nasdaq retained as a public quote reference.</t>
+  </si>
+  <si>
+    <t>https://www.nasdaq.com/market-activity/stocks/wix</t>
+  </si>
+  <si>
+    <t>September 8 conference said Base44 gross margin was tracking the approximately 60% second-half target or slightly better. Annual renewal cohorts remain small until Q4, marketing reinvestment is undecided, and partner headwinds have neither improved nor deteriorated. No revised quantified FCF guidance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/WIX/Transcript/a9925fa7ea4cf79a358c6a009aec5713</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="0%"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.0%"/>
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+    <numFmt numFmtId="165" formatCode="0%"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="10"/>
@@ -579,395 +616,468 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
     <col customWidth="true" max="6" min="2" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-      <c r="B4" s="3" t="s">
+    <row r="3">
+      <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="3" t="s">
+    </row>
+    <row r="5">
+      <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="F5" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="4" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="7">
-        <v>45.59</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>41.849511</v>
+        <v>72.72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="9">
-        <v>0.11</v>
+        <v>41.849511</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="10">
-[...12 lines deleted...]
-        <v>660</v>
+      <c r="B11" s="6">
+        <v>0.115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="10">
-        <v>1000</v>
+        <v>420</v>
+      </c>
+      <c r="C12" s="10">
+        <v>480</v>
+      </c>
+      <c r="D12" s="10">
+        <v>540</v>
+      </c>
+      <c r="E12" s="10">
+        <v>600</v>
+      </c>
+      <c r="F12" s="10">
+        <v>660</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="10">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="6">
         <v>0.025</v>
       </c>
     </row>
-    <row r="14">
-[...3 lines deleted...]
-    </row>
     <row r="15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <f>(((((Model!$B$11/(1+Model!$B$10))+(Model!$C$11/((1+Model!$B$10)^2)))+(Model!$D$11/((1+Model!$B$10)^3)))+(Model!$E$11/((1+Model!$B$10)^4)))+(Model!$F$11/((1+Model!$B$10)^5)))</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="str">
-        <f>((Model!$F$11*(1+Model!$B$13))/(Model!$B$10-Model!$B$13))</f>
+        <f>(((((Model!$B$12/(1+Model!$B$11))+(Model!$C$12/((1+Model!$B$11)^2)))+(Model!$D$12/((1+Model!$B$11)^3)))+(Model!$E$12/((1+Model!$B$11)^4)))+(Model!$F$12/((1+Model!$B$11)^5)))</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="str">
-        <f>(Model!$B$16/((1+Model!$B$10)^5))</f>
+        <f>((Model!$F$12*(1+Model!$B$14))/(Model!$B$11-Model!$B$14))</f>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B18" t="str">
-        <f>((Model!$B$15+Model!$B$17)-Model!$B$12)</f>
+        <f>(Model!$B$17/((1+Model!$B$11)^5))</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="str">
-        <f>(Model!$B$18*Model!$B$7)</f>
+        <f>((Model!$B$16+Model!$B$18)-Model!$B$13)</f>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B20" t="str">
-        <f>((Model!$B$18*(1-Model!$B$6))+(Model!$B$19*Model!$B$6))</f>
+        <f>(Model!$B$19*Model!$B$8)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="str">
-        <f>(Model!$B$20/Model!$B$9)</f>
+        <f>((Model!$B$19*(1-Model!$B$7))+(Model!$B$20*Model!$B$7))</f>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B22" t="str">
-        <f>((Model!$B$21/Model!$B$8)-1)</f>
+        <f>(Model!$B$21/Model!$B$10)</f>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="4" t="s">
+      <c r="A23" s="5" t="s">
         <v>25</v>
       </c>
+      <c r="B23" t="str">
+        <f>((Model!$B$22/Model!$B$9)-1)</f>
+      </c>
     </row>
     <row r="24">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <f>Model!$B$21</f>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="9" t="str">
+      <c r="B25" s="10" t="str">
+        <f>Model!$F$12</f>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="10" t="str">
+        <f>Model!$B$19</f>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="10" t="str">
+        <f>Model!$B$21</f>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="8" t="str">
         <f>Model!$B$22</f>
-      </c>
-[...20 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>29</v>
-[...14 lines deleted...]
-        <f>Model!$F$11</f>
+        <v>31</v>
+      </c>
+      <c r="B29" s="6" t="str">
+        <f>Model!$B$23</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="B32" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="10" t="str">
+        <f>Model!$B$12</f>
+      </c>
+      <c r="C33" s="10" t="str">
+        <f>Model!$C$12</f>
+      </c>
+      <c r="D33" s="10" t="str">
+        <f>Model!$D$12</f>
+      </c>
+      <c r="E33" s="10" t="str">
+        <f>Model!$E$12</f>
+      </c>
+      <c r="F33" s="10" t="str">
+        <f>Model!$F$12</f>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="5" t="s">
+    <row r="36">
+      <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B36" t="s">
         <v>36</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" t="s">
         <v>45</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>