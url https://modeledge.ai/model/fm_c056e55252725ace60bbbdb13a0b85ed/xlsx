--- v0 (2026-08-26)
+++ v1 (2026-10-14)
@@ -10,82 +10,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="fair_peg">Model!$B$8</definedName>
-[...1 lines deleted...]
-    <definedName name="raw_eps_peg">Model!$B$18</definedName>
     <definedName name="forward_eps">Model!$B$9</definedName>
+    <definedName name="target_pe">Model!$B$16</definedName>
+    <definedName name="conservative_peg">Model!$B$17</definedName>
     <definedName name="fair_value">Model!$B$20</definedName>
-    <definedName name="revenue_growth_crosscheck">Model!$B$19</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_revenue_growth_pct">Model!$B$11</definedName>
     <definedName name="sustainable_growth_pct">Model!$B$12</definedName>
     <definedName name="forward_net_income">Model!$B$14</definedName>
+    <definedName name="revenue_growth_crosscheck">Model!$B$19</definedName>
+    <definedName name="upside">Model!$B$22</definedName>
+    <definedName name="fair_peg">Model!$B$8</definedName>
+    <definedName name="forward_eps_growth_pct">Model!$B$10</definedName>
     <definedName name="forward_pe">Model!$B$15</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
-[...1 lines deleted...]
-    <definedName name="conservative_peg">Model!$B$17</definedName>
+    <definedName name="raw_eps_peg">Model!$B$18</definedName>
     <definedName name="implied_equity_value">Model!$B$21</definedName>
-    <definedName name="upside">Model!$B$22</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>Western Digital classic forward PEG valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Classic Peter Lynch-style PEG valuation for Western Digital. The model shows the mechanically cheap one-year forward PEG, but values the shares using a PEG of 1.0 on a haircut sustainable earnings-growth rate rather than capitalizing the full cyclical rebound.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c056e55252725ace60bbbdb13a0b85ed</t>
+    <t>As of 2026-10-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c056e55252725ace60bbbdb13a0b85ed</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Forward diluted shares</t>
   </si>
   <si>
     <t>Fair PEG ratio</t>
   </si>
   <si>
     <t>FY2027 consensus non-GAAP EPS</t>
   </si>
   <si>
     <t>FY2027 EPS growth</t>
   </si>
   <si>
     <t>FY2027 revenue growth</t>
   </si>
   <si>
     <t>Sustainable EPS growth used for PEG</t>
   </si>
@@ -143,81 +143,180 @@
   <si>
     <t>Conservative forward PEG</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Forward normalized net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_eps = 15, sustainable_growth_pct = 12</t>
+    <t>forward_eps = 15.76, sustainable_growth_pct = 12</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_eps = 22, sustainable_growth_pct = 25</t>
+    <t>forward_eps = 23.5, sustainable_growth_pct = 25</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 6 Model Edge reference WDC quote $411.04, refreshed 2026-10-06T15:02:52.635647-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6: price fell 6.93% to $411.04 alongside Seagate on reported Toshiba/TDK competitive supply concerns. This is a reported risk, not a verified WDC earnings revision or a doubling of HDD unit production. October 6 consensus check (dated October 5) still shows FY2027 EPS $15.76/$20.09/$23.50, EPS growth 96.59% and revenue growth 48.56%. Preserve PEG 1 and sustainable growth 12%/18%/25%; fair value $361.62 unchanged.</t>
+  </si>
+  <si>
+    <t>https://sg.finance.yahoo.com/news/seagate-western-digital-stocks-slip-as-toshibas-ai-storage-push-rattles-sector-133525610.html</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 6 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://stockanalysis.com/stocks/wdc/forecast/</t>
+  </si>
+  <si>
+    <t>October 5 Model Edge reference WDC price $441.64, refreshed 2026-10-05T15:03:37.039527-06:00. Price-only inputs refresh market-relative outputs; BRUN also refreshes its established peer-relative multiple.</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>October 5: reference price rebounded 6.34% to $441.64 after the October 2 Toshiba news. Toshiba describes nearly doubled storage-capacity output by FY2027 versus FY2025, not doubled HDD unit production. The October 5 dated consensus page still shows FY2027 EPS $15.76/$20.09/$23.50 and growth 96.59%, revenue growth 48.56%. Retain PEG 1 and sustainable growth 12%/18%/25%, base $361.62. New proxy and annual-report text could not be accessed through MCP or issuer/SEC web attempts; DEFA14A extraction was only a cover, not substantive proxy review.</t>
+  </si>
+  <si>
+    <t>https://toshiba.semicon-storage.com/ap-en/company/news/news-topics/2026/10/storage-20261002-1.html</t>
+  </si>
+  <si>
+    <t>Additional source for the October 5 review; see dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://www.benzinga.com/markets/tech/26/10/62155423/whats-going-on-with-western-digital-stock-monday-3</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference WDC quote $415.29, refreshed 2026-10-02T17:10:08.065513-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 2: reference shares fell 10.22% to $415.29. Toshiba confirms first nearline-HDD shipment from its expanded Philippines line and aims to nearly double FY2027 annual production capacity versus FY2025 on a storage-capacity basis, not HDD unit count. Contemporary market reporting links this competitive-capacity news to the selloff; it does not quantify a WDC guidance cut. Rechecked FY2027 consensus EPS $20.09 (bear $15.76/bull $23.50), still unchanged on the available September-updated forecast page. Retain PEG 1, sustainable growth 12%/18%/25% and $361.62 base value. Do not capitalize FY2028 EPS as FY2027.</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 2 WDC review; see the first dated evidence note.</t>
+  </si>
+  <si>
+    <t>September 24: reviewed the full September 14 redemption-notice exhibit. The remaining $109.505M 3% 2028 notes are called for November 16; conversion election ends November 12. Principal is to settle in cash and any conversion premium may produce shares under the notice's terms. This is not a completed September redemption. Keep FY2027 adjusted EPS $20.09 and 18x base P/E; do not double count the previous $191M exchange or dilution embedded in EPS. Consensus freshness and the older capital/filing window remain open.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/106040/000119312526389859/</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>September 24 reference WDC price $450.31; quote refresh timestamp 2026-09-24T15:15:27.440304-06:00. This changes market-relative outputs; price alone does not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>September 14 notice calls the remaining $109.505M 3% 2028 convertible principal for November 16; conversion election ends November 12. Principal cash settlement and potential premium shares remain future and price-dependent. Do not remove outstanding debt today or double count the earlier $191M exchange or dilution already embedded in EPS. No new earnings guidance; fair-value assumptions retained.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/106040/000119312526389859/d23939dex991.htm</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference WDC share price $426.94 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>Fiscal 2026 revenue was $12.9B and non-GAAP EPS was $10.22. Fiscal Q1 2027 guidance calls for $4.1B revenue, 55%-56% gross margin, and $4.00 non-GAAP EPS on 388M diluted shares.</t>
+  </si>
+  <si>
+    <t>https://investor.wdc.com/news-releases</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>On August 26, 2026, Western Digital agreed to exchange about $191M principal of 2028 converts for $192.7M cash plus shares equal to the remaining conversion value.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/106040/000119312526365796/d305328d8k.htm</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
     <t>Western Digital guided fiscal Q4 2026 revenue to $3.65 billion plus or minus $0.1 billion and non-GAAP EPS to $3.25 plus or minus $0.15.</t>
   </si>
   <si>
     <t>https://investor.wdc.com/news-releases/news-release-details/wd-reports-fiscal-third-quarter-2026-financial-results</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>S&amp;P Global consensus shown by StockAnalysis estimates FY2027 revenue of $18.25 billion, non-GAAP EPS of $18.75, revenue growth of 41.75%, and EPS growth of 88.25%.</t>
   </si>
   <si>
-    <t>https://stockanalysis.com/stocks/wdc/forecast/</t>
+    <t>Consensus observed September 9: FY2027 adjusted non-GAAP EPS $20.09 (low $15.76, high $23.50), EPS growth 96.59%, revenue $19.19B and revenue growth 48.56%. This supersedes the July consensus source above. Page labels last updated August 6 and last checked September 4; this is not asserted to be a September 9 estimate revision. Fair PEG 1.0 and 12%/18%/25% sustainable growth scenarios are unchanged.</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>September 9 Citi conference discussed supply discipline, HAMR qualification and prospective long-term contracts without new quantified EPS guidance. Complete historical source review remains pending; latest reported/guided diluted shares are retained until capital-structure reconciliation is complete.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/WDC/Transcript/dc9222dade7872b25b9be15b4c5db947</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.00"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -581,91 +680,91 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>530</v>
+        <v>411.04</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>18.75</v>
+        <v>20.09</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>88.25</v>
+        <v>96.59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>41.75</v>
+        <v>48.56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="str">
         <f>(Model!$B$9*Model!$B$7)</f>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
@@ -839,94 +938,292 @@
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
         <v>45</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>46</v>
       </c>
-      <c r="C3" t="s">
-        <v>44</v>
+      <c r="B4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>