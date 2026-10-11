--- v0 (2026-08-11)
+++ v1 (2026-10-11)
@@ -10,81 +10,81 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="fcf_conversion">Model!$B$10</definedName>
+    <definedName name="current_equity_value_b">Model!$B$15</definedName>
+    <definedName name="fcf_per_share">Model!$B$17:$E$17</definedName>
+    <definedName name="implied_equity_value_b">Model!$B$22</definedName>
+    <definedName name="upside">Model!$B$23</definedName>
+    <definedName name="adjusted_eps">Model!$B$7:$E$7</definedName>
     <definedName name="current_price">Model!$B$8</definedName>
     <definedName name="target_pe">Model!$B$13</definedName>
-    <definedName name="adjusted_eps">Model!$B$7:$E$7</definedName>
-[...3 lines deleted...]
-    <definedName name="current_forward_fcf_yield">Model!$B$19</definedName>
+    <definedName name="current_forward_pe">Model!$B$16</definedName>
     <definedName name="fcf_yield_value">Model!$B$20</definedName>
     <definedName name="fair_value">Model!$B$21</definedName>
     <definedName name="diluted_shares_m">Model!$B$9</definedName>
-    <definedName name="current_forward_pe">Model!$B$16</definedName>
+    <definedName name="pe_weight">Model!$B$11</definedName>
+    <definedName name="target_fcf_yield">Model!$B$12</definedName>
     <definedName name="pe_value">Model!$B$18</definedName>
-    <definedName name="implied_equity_value_b">Model!$B$22</definedName>
-[...2 lines deleted...]
-    <definedName name="upside">Model!$B$23</definedName>
+    <definedName name="current_forward_fcf_yield">Model!$B$19</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Fiserv FCF yield and adjusted EPS valuation</t>
   </si>
   <si>
     <t>Blended forward adjusted-EPS and FCF-yield valuation refreshed with Q2 2026 release and earnings-call context. FY2026 adjusted EPS is reset to the new $7.20-$7.40 guide, the later EPS path is moderated, and FCF conversion falls to 85%. Conservative 7.5x P/E and 12.5% FCF-yield assumptions reflect a second quarter that did not confirm the expected revenue trough.</t>
   </si>
   <si>
-    <t>As of 2026-08-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c5fc3bd492bdef75263a62e29529488b</t>
+    <t>As of 2026-09-28  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c5fc3bd492bdef75263a62e29529488b</t>
   </si>
   <si>
     <t>FY2026EE</t>
   </si>
   <si>
     <t>FY2027EE</t>
   </si>
   <si>
     <t>FY2028EE</t>
   </si>
   <si>
     <t>FY2029EE</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Adjusted EPS path</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
@@ -182,50 +182,74 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>adjusted_eps = [7.2, 7.2, 7.6, 8.3], fcf_conversion = 0.75, pe_weight = 0.5, target_fcf_yield = 0.16, target_pe = 5.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>adjusted_eps = [7.4, 8.6, 9.9, 11.8], fcf_conversion = 0.9, pe_weight = 0.5, target_fcf_yield = 0.1, target_pe = 9.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 28 Modeledge reference FISV stock price $46.02, retrieved 2026-09-28T16:46:37.21854-06:00; a post-session reference snapshot, not an asserted official close. Operating assumptions are unchanged except separately documented updates.</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>September 28 Reuters reports Jana urging $1.25B savings versus management's $500M Project Elevate target and a Palantir-led transformation. These are activist proposals, not adopted company guidance or realized cash flow. Preserve the current EPS path, 85% FCF conversion, 7.5x P/E and 12.5% FCF yield.</t>
+  </si>
+  <si>
+    <t>https://ca.investing.com/news/stock-market-news/exclusiveactivist-jana-pushes-fiserv-to-accelerate-cost-cuts-and-tap-palantir-4856005</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $51.58. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>September 10 conference reaffirmed Q3 adjusted revenue down 1%-3% and Q4 mid-single-digit growth, without new EPS guidance. Project Elevate targets $500M savings and about 200bps margin benefit across years, backloaded toward 2029; do not capitalize it all in 2027. Deleveraging below 3x precedes material buybacks expected from H2 2027. August Form 4 is a director purchase of 10,000 shares, not issuer dilution. Investigated +5.42% daily move; retain existing EPS path, 85% FCF conversion, 12.5% yield and 7.5x P/E.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/FISV/Transcript/6d26485f48c99c089a83d6d89f483934</t>
   </si>
   <si>
     <t>Q2 organic revenue declined 5%, adjusted EPS was $1.84, and FY2026 adjusted EPS guidance was cut to $7.20-$7.40; first-half free cash flow was $1.36B.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0000798354/0000798354-26-000028/fisvq226earningsrelease.htm</t>
   </si>
   <si>
     <t>2026-08-06</t>
   </si>
   <si>
     <t>On the Q2 earnings call, management described Q2 results as in line with guidance, said second-half adjusted revenue should grow about 2% with Q3 down low-single digits and Q4 up mid-single digits, and called out incremental technology and cybersecurity investment as a margin headwind.</t>
   </si>
   <si>
     <t>https://investors.fiserv.com/events/event-details/second-quarter-2026-fiserv-earnings-conference-call</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
@@ -653,51 +677,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6">
         <v>7.3</v>
       </c>
       <c r="C7" s="6">
         <v>8</v>
       </c>
       <c r="D7" s="6">
         <v>9.2</v>
       </c>
       <c r="E7" s="6">
         <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="6">
-        <v>54.11</v>
+        <v>46.02</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7">
         <v>534</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="8">
         <v>0.85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="8">
         <v>0.45</v>
       </c>
@@ -1058,94 +1082,138 @@
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B48" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>50</v>
       </c>
       <c r="B2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
         <v>53</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>54</v>
       </c>
-      <c r="C3" t="s">
+      <c r="B4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" t="s">
         <v>55</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>