--- v0 (2026-08-11)
+++ v1 (2026-10-10)
@@ -10,75 +10,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="equity_value_usd_m">Model!$B$13</definedName>
     <definedName name="fair_value">Model!$B$14</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="shares_outstanding_m">Model!$B$9</definedName>
+    <definedName name="enterprise_value_usd_m">Model!$B$12</definedName>
+    <definedName name="upside">Model!$B$15</definedName>
     <definedName name="net_debt_usd_m">Model!$B$7</definedName>
     <definedName name="normalized_ebitda_usd_m">Model!$B$8</definedName>
     <definedName name="target_ev_ebitda">Model!$B$10</definedName>
-    <definedName name="enterprise_value_usd_m">Model!$B$12</definedName>
-[...2 lines deleted...]
-    <definedName name="shares_outstanding_m">Model!$B$9</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>ASIX EV/EBITDA normalized valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Q2 2026 refresh of AdvanSix's normalized EV/EBITDA valuation. Trailing adjusted EBITDA fell to about $86M after a $31.9M Q2 result, triggering a reassessment of the prior $170M normalized base. The revised $140M base still gives credit for management's expected second-half improvement and lower capex, but recognizes record sulfur costs, soft Plant Nutrients demand, and subdued industrial demand.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c7f108fd0713ff0e1c5ed15b5fdcd432</t>
+    <t>As of 2026-08-17  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c7f108fd0713ff0e1c5ed15b5fdcd432</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Net debt</t>
   </si>
   <si>
     <t>Normalized adjusted EBITDA</t>
   </si>
   <si>
     <t>Shares outstanding</t>
   </si>
   <si>
     <t>Target EV/EBITDA multiple</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>enterprise_value_usd_m</t>
   </si>
@@ -118,66 +118,78 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>normalized_ebitda_usd_m = 100, target_ev_ebitda = 4.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>normalized_ebitda_usd_m = 170, target_ev_ebitda = 6</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>AdvanSix closed a new $275M revolver and $150M term loan, drawing $145M and $150M respectively; pro forma cash was about $17M after refinancing costs.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1673985/000095015726000916/form8-k.htm</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
     <t>Q2 2026 sales were $421.3M, adjusted EBITDA was $31.9M, capex was $20.7M, and 2026 capex guidance remained $75M-$95M.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1673985/000167398526000045/exhibit99q22026prearningsa.htm</t>
   </si>
   <si>
     <t>2026-08-07</t>
   </si>
   <si>
-    <t>June 30 balance sheet reported $7.217M cash, $275.0M line-of-credit debt, and 27.001186M shares outstanding.</t>
+    <t>The Q2 2026 Form 10-Q reported $7.217M cash, $275.0M line-of-credit debt, and 27.001186M common shares outstanding at July 31, 2026.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1673985/000167398526000049/asix-20260630.htm</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
   </si>
   <si>
     <t>Management expects second-half EBITDA and cash-flow improvement but cited record sulfur costs, soft fertilizer demand, and stable-to-soft nylon end markets.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://modeledge.ai/company/ASIX/Transcript/877ad03b4e0343bd1ad3cfc6ea49a9b0</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -548,59 +560,59 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>16.65</v>
+        <v>16.53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>267.783</v>
+        <v>278</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>140</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>27.001186</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>5.3</v>
       </c>
@@ -687,245 +699,256 @@
     <row r="23">
       <c r="A23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B23">
         <v>4.5</v>
       </c>
       <c r="C23">
         <v>5</v>
       </c>
       <c r="D23">
         <v>5.3</v>
       </c>
       <c r="E23">
         <v>5.8</v>
       </c>
       <c r="F23">
         <v>6.3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>100</v>
       </c>
       <c r="B24" s="6">
-        <v>6.748481344486127</v>
+        <v>6.370090558244367</v>
       </c>
       <c r="C24" s="6">
-        <v>8.600251855603675</v>
+        <v>8.221861069361916</v>
       </c>
       <c r="D24" s="6">
-        <v>9.711314162274205</v>
+        <v>9.332923376032445</v>
       </c>
       <c r="E24" s="6">
-        <v>11.563084673391753</v>
+        <v>11.184693887149994</v>
       </c>
       <c r="F24" s="6">
-        <v>13.414855184509301</v>
+        <v>13.036464398267542</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>120</v>
       </c>
       <c r="B25" s="6">
-        <v>10.081668264497715</v>
+        <v>9.703277478255956</v>
       </c>
       <c r="C25" s="6">
-        <v>12.303792877838772</v>
+        <v>11.925402091597013</v>
       </c>
       <c r="D25" s="6">
-        <v>13.637067645843407</v>
+        <v>13.258676859601648</v>
       </c>
       <c r="E25" s="6">
-        <v>15.859192259184466</v>
+        <v>15.480801472942707</v>
       </c>
       <c r="F25" s="6">
-        <v>18.081316872525523</v>
+        <v>17.702926086283764</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>140</v>
       </c>
       <c r="B26" s="6">
-        <v>13.414855184509301</v>
+        <v>13.036464398267542</v>
       </c>
       <c r="C26" s="6">
-        <v>16.00733390007387</v>
+        <v>15.628943113832111</v>
       </c>
       <c r="D26" s="6">
-        <v>17.56282112941261</v>
+        <v>17.184430343170852</v>
       </c>
       <c r="E26" s="6">
-        <v>20.15529984497718</v>
+        <v>19.77690905873542</v>
       </c>
       <c r="F26" s="6">
-        <v>22.747778560541747</v>
+        <v>22.369387774299987</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>155</v>
       </c>
       <c r="B27" s="6">
-        <v>15.914745374517992</v>
+        <v>15.536354588276232</v>
       </c>
       <c r="C27" s="6">
-        <v>18.784989666750192</v>
+        <v>18.406598880508433</v>
       </c>
       <c r="D27" s="6">
-        <v>20.507136242089512</v>
+        <v>20.128745455847753</v>
       </c>
       <c r="E27" s="6">
-        <v>23.377380534321713</v>
+        <v>22.998989748079953</v>
       </c>
       <c r="F27" s="6">
-        <v>26.247624826553913</v>
+        <v>25.869234040312154</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>170</v>
       </c>
       <c r="B28" s="6">
-        <v>18.414635564526684</v>
+        <v>18.036244778284924</v>
       </c>
       <c r="C28" s="6">
-        <v>21.562645433426518</v>
+        <v>21.184254647184755</v>
       </c>
       <c r="D28" s="6">
-        <v>23.451451354766416</v>
+        <v>23.073060568524657</v>
       </c>
       <c r="E28" s="6">
-        <v>26.59946122366625</v>
+        <v>26.22107043742449</v>
       </c>
       <c r="F28" s="6">
-        <v>29.74747109256608</v>
+        <v>29.36908030632432</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>