--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,96 +10,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="current_price">Model!$B$5</definedName>
-[...2 lines deleted...]
-    <definedName name="fy2026_revenue_growth">Model!$B$9</definedName>
     <definedName name="net_debt_m">Model!$B$10</definedName>
     <definedName name="target_ev_ebitda">Model!$B$11</definedName>
     <definedName name="fy2026_revenue_m">Model!$B$13</definedName>
-    <definedName name="fair_value_calc">Model!$B$17</definedName>
-[...1 lines deleted...]
-    <definedName name="fy2026_adjusted_ebitda_m">Model!$B$14</definedName>
     <definedName name="implied_enterprise_value_m">Model!$B$15</definedName>
     <definedName name="implied_equity_value_m">Model!$B$16</definedName>
+    <definedName name="current_price">Model!$B$5</definedName>
+    <definedName name="diluted_shares_m">Model!$B$6</definedName>
+    <definedName name="fy2026_adjusted_ebitda_m">Model!$B$14</definedName>
+    <definedName name="fair_value_calc">Model!$B$17</definedName>
     <definedName name="upside_calc">Model!$B$18</definedName>
+    <definedName name="fy2025_revenue_m">Model!$B$7</definedName>
+    <definedName name="fy2026_adjusted_ebitda_margin">Model!$B$8</definedName>
+    <definedName name="fy2026_revenue_growth">Model!$B$9</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Liftoff Mobile 2026 forward adjusted EBITDA valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-21  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c8916ebc101e3d2fd78e45fbdb263ab5</t>
+    <t>As of 2026-10-09  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c8916ebc101e3d2fd78e45fbdb263ab5</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
-    <t>Diluted shares</t>
+    <t>Common-share anchor (M); TSM dilution reconciliation pending</t>
   </si>
   <si>
     <t>FY2025 revenue</t>
   </si>
   <si>
     <t>FY2026 adjusted EBITDA margin</t>
   </si>
   <si>
     <t>FY2026 revenue growth</t>
   </si>
   <si>
-    <t>Pro forma net debt</t>
+    <t>June 30 debt principal less cash ($M)</t>
   </si>
   <si>
     <t>Target EV/adjusted EBITDA</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fy2026_revenue_m</t>
   </si>
   <si>
     <t>fy2026_adjusted_ebitda_m</t>
   </si>
   <si>
     <t>implied_enterprise_value_m</t>
   </si>
   <si>
     <t>implied_equity_value_m</t>
   </si>
   <si>
     <t>fair_value_calc</t>
   </si>
   <si>
     <t>upside_calc</t>
   </si>
@@ -133,66 +133,87 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>fy2026_adjusted_ebitda_margin = 0.53, fy2026_revenue_growth = 0.2, target_ev_ebitda = 8</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>fy2026_adjusted_ebitda_margin = 0.6, fy2026_revenue_growth = 0.36, target_ev_ebitda = 12</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>FY2025 revenue was $685.7 million and adjusted EBITDA was $374.4 million; Q1 2026 revenue was $205.6 million and adjusted EBITDA was $120.1 million.</t>
-[...11 lines deleted...]
-    <t>LFTO share price was $23.27 on July 21, 2026.</t>
+    <t>October 9 Model Edge reference LFTO price $15.41, timestamp 2026-10-09T15:02:40.625028-06:00; operating assumptions unchanged.</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>October 9 -4.58% investigated through company-specific filing/transcript discovery and web search; no verified fresh operating catalyst found. Preserve existing FY2026 growth 27.694%, adjusted EBITDA margin 58.743%, 10x multiple, $1,131.165M face-value net debt and 169.330527M common-share anchor. Current price $15.41 refreshes upside only. No unsupported peer rerating or inferred guidance cut.</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/LFTO</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $17.55; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Q2 10-Q reports $1,436.563M debt principal versus $1,410.699M after issuance costs and $305.398M cash. Correct net debt to $1,131.165M, adding back $25.864M debt issuance costs. Existing full-year revenue/EBITDA assumptions already approximate the $875M/$514M guidance midpoints. The 169.330527M model share count is common shares, not a completed treasury-stock diluted count.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LFTO/filing/10-Q/0001628280-26-056398</t>
+  </si>
+  <si>
+    <t>Q2 2026 revenue was $220M and adjusted EBITDA was $132M. FY2026 guidance is $870M-$880M of revenue and $510M-$518M of adjusted EBITDA.</t>
+  </si>
+  <si>
+    <t>https://investors.liftoff.ai/</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>At June 30, 2026, cash was $305.398M, current and long-term debt totaled $1.410699B, and 169.330527M common shares were outstanding.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1850351/000162828026056173/0001628280-26-056173-index.html</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -543,91 +564,91 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5">
-        <v>23.27</v>
+        <v>15.41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>179.6</v>
+        <v>169.330527</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>685.7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
-        <v>0.58</v>
+        <v>0.58743</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>0.3</v>
+        <v>0.27694</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>1249.7</v>
+        <v>1131.165</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="str">
         <f>(Model!$B$7*(1+Model!$B$9))</f>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
@@ -745,105 +766,138 @@
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
         <v>39</v>
       </c>
-      <c r="C4" t="s">
-        <v>26</v>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>