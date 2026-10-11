--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -10,93 +10,93 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="disclosed_incremental_ev">Model!$B$34</definedName>
-    <definedName name="net_debt">Model!$B$10</definedName>
+    <definedName name="target_fcf_ev_yield">Model!$B$12</definedName>
+    <definedName name="us_lng_exports_2025_bcf_d">Model!$B$22</definedName>
+    <definedName name="management_2026_fcf_at_strip">Model!$B$18</definedName>
+    <definedName name="analyst_implied_normalized_fcf">Model!$B$14</definedName>
+    <definedName name="us_lng_capacity_additions_2025_2029_bcf_d">Model!$B$21</definedName>
+    <definedName name="current_enterprise_value">Model!$B$26</definedName>
+    <definedName name="diluted_shares">Model!$B$8</definedName>
+    <definedName name="implied_equity_value">Model!$B$35</definedName>
+    <definedName name="lng_export_growth_2025_2027">Model!$B$31</definedName>
+    <definedName name="permian_production_growth_2026_2027">Model!$B$32</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="normalized_fcf">Model!$B$11</definedName>
+    <definedName name="analyst_nav_target">Model!$B$15</definedName>
     <definedName name="appalachia_production_2026_bcf_d">Model!$B$16</definedName>
+    <definedName name="fair_value_per_share">Model!$B$37</definedName>
+    <definedName name="upside_pct">Model!$B$38</definedName>
+    <definedName name="permian_production_2026_bcf_d">Model!$B$19</definedName>
+    <definedName name="disclosed_incremental_fcf">Model!$B$27</definedName>
+    <definedName name="current_fcf_ev_yield">Model!$B$33</definedName>
     <definedName name="permian_production_2027_bcf_d">Model!$B$20</definedName>
     <definedName name="fcf_premium_to_management_2026">Model!$B$29</definedName>
-    <definedName name="fair_value_per_share">Model!$B$37</definedName>
-[...1 lines deleted...]
-    <definedName name="lng_export_growth_2025_2027">Model!$B$31</definedName>
+    <definedName name="lng_incremental_fcf">Model!$B$9</definedName>
+    <definedName name="appalachia_production_growth_2026_2027">Model!$B$25</definedName>
+    <definedName name="fcf_haircut_to_analyst">Model!$B$28</definedName>
+    <definedName name="disclosed_incremental_ev">Model!$B$34</definedName>
+    <definedName name="implied_enterprise_value">Model!$B$30</definedName>
+    <definedName name="blackline_incremental_fcf">Model!$B$6</definedName>
+    <definedName name="net_debt">Model!$B$10</definedName>
     <definedName name="appalachia_production_2027_bcf_d">Model!$B$17</definedName>
-    <definedName name="fcf_haircut_to_analyst">Model!$B$28</definedName>
-[...10 lines deleted...]
-    <definedName name="appalachia_production_growth_2026_2027">Model!$B$25</definedName>
+    <definedName name="us_lng_exports_2027_bcf_d">Model!$B$23</definedName>
     <definedName name="disclosed_incremental_value_per_share">Model!$B$36</definedName>
-    <definedName name="us_lng_exports_2027_bcf_d">Model!$B$23</definedName>
-[...7 lines deleted...]
-    <definedName name="current_fcf_ev_yield">Model!$B$33</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
   <si>
     <t>EQT conservative 2027 FCF yield valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c9dbe0ea6bb0abba51d4c07958ee5e27</t>
+    <t>As of 2026-10-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c9dbe0ea6bb0abba51d4c07958ee5e27</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Blackline average annual FCF</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Disclosed 2028 LNG FCF uplift</t>
   </si>
   <si>
     <t>Net debt at June 30, 2026</t>
   </si>
   <si>
     <t>Normalized free cash flow</t>
   </si>
@@ -265,57 +265,81 @@
   <si>
     <t>normalized_fcf = 4000, target_fcf_ev_yield = 0.0925</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>normalized_fcf = 3200, target_fcf_ev_yield = 0.115</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>normalized_fcf = 4750, target_fcf_ev_yield = 0.0825</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 7 Model Edge reference EQT quote $52.31, refreshed 2026-10-07T15:03:00.515095-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 8-K establishes $3.5B unsecured commercial-paper capacity with maturities no longer than397 days and states NO NOTES issued as of the filing. Revolver support is not additive funded cash or extra debt; preserve $4B normalized FCF, 9.25% yield, $5.5B net debt and629.049M shares. No intrinsic change ($60.000482). US issuer filing identity confirmed; unrelated EQT AB transcripts remain excluded.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/EQT/filing/8-K/0001104659-26-114364</t>
+  </si>
+  <si>
+    <t>September 16 reference EQT price $50.405; quote update 2026-09-16T15:00:38.593626-06:00. Current price updates market-relative outputs; operating assumption changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>September 16 -5.11% investigated; no new issuer guidance or definitive company-specific cause found. Keep $4B normalized 2027 FCF, 9.25% yield, $5.5B net debt and 629.049M shares. September EIA STEO has 2027 Henry Hub $3.28/MMBtu and 18.6Bcf/d LNG exports (headline rounds to 19); update only diagnostic Appalachia 2026/27 production to 37.2/37.5 and Permian 2027 to 31.5Bcf/d. Macro forecast is not EQT hedge-adjusted realized strip. Quote $50.405. ListTranscripts returned apparent EQT AB AGM/value-creation events; verify US issuer before use. Historical quarterly/hedge review remains incomplete.</t>
+  </si>
+  <si>
+    <t>https://www.eia.gov/outlooks/steo/pdf/steo_full.pdf</t>
+  </si>
+  <si>
     <t>EQT reported Q2 2026 sales volume of 634 Bcfe, $666M capital expenditures, $330M FCF attributable to EQT, and $5.5B net debt.</t>
   </si>
   <si>
     <t>https://www.prnewswire.com/news-releases/eqt-reports-second-quarter-2026-results-302831276.html</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>EQT disclosed a 0.5 MTPA LNG agreement beginning in 2028 with about $45M of 2028 FCF uplift at recent strip pricing, and Blackline average annual FCF of about $15M for 2027-2031.</t>
   </si>
   <si>
     <t>EQT projected about $3.5B of 2026 FCF attributable to EQT at recent strip pricing.</t>
   </si>
   <si>
     <t>https://ir.eqt.com/investor-relations/news/news-release-details/2026/EQT-Reports-Fourth-Quarter-and-Full-Year-2025-Results-and-Provides-2026-Guidance/default.aspx</t>
   </si>
   <si>
     <t>The user-supplied analyst excerpt values EQT at $72 using NAV and implies about $4.25B of 2027 normalized FCF from its stated 10.9% FCF/EV yield at the July 22 market enterprise value.</t>
   </si>
   <si>
     <t>EIA estimates 13.9 Bcf/d of U.S. LNG liquefaction-capacity additions during 2025-2029 if projects under construction begin as planned.</t>
   </si>
   <si>
     <t>https://www.eia.gov/todayinenergy/detail.php?id=66384</t>
   </si>
   <si>
     <t>EIA's July 2026 outlook forecasts 18.6 Bcf/d of U.S. LNG exports in 2027, nearly flat Appalachia production, and stronger Permian and Haynesville supply growth.</t>
   </si>
   <si>
     <t>https://www.eia.gov/outlooks/steo/archives/jul26.pdf</t>
   </si>
@@ -739,51 +763,51 @@
       </c>
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
-        <v>52.99</v>
+        <v>52.31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="8">
         <v>629.049</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
         <v>5500</v>
       </c>
@@ -808,83 +832,83 @@
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14">
         <v>4250</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>72</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>37</v>
+        <v>37.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17">
-        <v>37.3</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18">
         <v>3500</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B19">
         <v>29.3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20">
-        <v>31.9</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B21">
         <v>13.9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B22">
         <v>15.1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B23">
         <v>18.6</v>
       </c>
@@ -1272,160 +1296,204 @@
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B79" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>72</v>
       </c>
       <c r="B2" t="s">
         <v>73</v>
       </c>
       <c r="C2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>75</v>
       </c>
       <c r="B3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B7" t="s">
         <v>82</v>
       </c>
       <c r="C7" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C10" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C12" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>