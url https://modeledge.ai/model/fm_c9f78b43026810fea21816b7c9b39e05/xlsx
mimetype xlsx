--- v0 (2026-08-11)
+++ v1 (2026-10-11)
@@ -10,80 +10,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="target_owner_fcf_yield">Model!$B$11</definedName>
-    <definedName name="forward_owner_fcf">Model!$B$17</definedName>
     <definedName name="capitalized_owner_fcf_value">Model!$B$18</definedName>
     <definedName name="fair_value">Model!$B$20</definedName>
+    <definedName name="upside">Model!$B$21</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="target_owner_fcf_yield">Model!$B$11</definedName>
+    <definedName name="implied_owner_fcf_multiple">Model!$B$15</definedName>
+    <definedName name="ttm_free_cash_flow">Model!$B$12</definedName>
+    <definedName name="normalized_owner_fcf">Model!$B$16</definedName>
+    <definedName name="forward_owner_fcf">Model!$B$17</definedName>
+    <definedName name="implied_equity_value">Model!$B$19</definedName>
     <definedName name="fcf_normalization_adjustment">Model!$B$8</definedName>
     <definedName name="net_cash">Model!$B$10</definedName>
-    <definedName name="ttm_free_cash_flow">Model!$B$12</definedName>
-[...3 lines deleted...]
-    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_owner_fcf_growth">Model!$B$9</definedName>
     <definedName name="ttm_stock_based_compensation">Model!$B$13</definedName>
-    <definedName name="upside">Model!$B$21</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>Instacart owner FCF yield valuation</t>
   </si>
   <si>
     <t>Values Instacart on forward owner free cash flow after deducting stock-based compensation and normalizing working-capital benefits, with excess net cash added to equity value.</t>
   </si>
   <si>
-    <t>As of 2026-08-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c9f78b43026810fea21816b7c9b39e05</t>
+    <t>As of 2026-09-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_c9f78b43026810fea21816b7c9b39e05</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding</t>
   </si>
   <si>
     <t>FCF normalization adjustment</t>
   </si>
   <si>
     <t>Forward owner FCF growth</t>
   </si>
   <si>
     <t>Net cash and securities</t>
   </si>
   <si>
     <t>Target owner FCF yield</t>
   </si>
   <si>
     <t>TTM free cash flow</t>
   </si>
@@ -145,50 +145,62 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>diluted_shares = 255, fcf_normalization_adjustment = -200, forward_owner_fcf_growth = 0.03, net_cash = 650, target_owner_fcf_yield = 0.07, ttm_stock_based_compensation = 410</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>diluted_shares = 245, fcf_normalization_adjustment = 0, forward_owner_fcf_growth = 0.18, net_cash = 720, target_owner_fcf_yield = 0.045, ttm_stock_based_compensation = 390</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 15: September 9 conference reaffirmed Q3 GTV midpoint growth of 14%, described Clementine AI, enterprise expansion and advertising momentum, and did not supply a new owner-FCF forecast. Retain TTM FCF $1,176M less $401M SBC and $50M normalization, 10% growth, 5.5% yield, $685M net cash and 249M diluted shares. Today's Form 144 proposes sale of 3,017 previously vested shares; it is not issuer financing. Investigated 5.40% decline without establishing a new company-specific catalyst. Older quarterly/ownership backlog remains.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CART/Transcript/64dab85b400cff00a55e8ab78159ae2c</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference CART share price $46.81; provider quote update 2026-09-15T15:01:39.039827-06:00. Stock-price movement alone does not change the operating forecast.</t>
   </si>
   <si>
     <t>Q2 2026 GTV and revenue grew 14%, adjusted EBITDA grew 19%, FCF was $480M, H1 2026 FCF was $733M, H1 2026 stock-based compensation was $221M, diluted shares were 248.9M, and cash plus marketable securities were $885M.</t>
   </si>
   <si>
     <t>https://storage.googleapis.com/d8a084c25db2/0001579091/0001579091-26-000040/q22026pressrelease.htm</t>
   </si>
   <si>
     <t>2026-08-06</t>
   </si>
   <si>
     <t>FY2025 free cash flow was $910M and stock-based compensation was $352M.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1579091/000157909126000018/cart-20251231.htm</t>
   </si>
   <si>
     <t>CART closed at $45.03 on August 6, 2026.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
@@ -581,51 +593,51 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>45.03</v>
+        <v>46.81</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>249</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>-50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>0.1</v>
       </c>
@@ -874,105 +886,127 @@
     </row>
     <row r="40">
       <c r="A40" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>39</v>
       </c>
       <c r="C2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
         <v>30</v>
       </c>
-      <c r="C4" t="s">
-        <v>40</v>
+      <c r="C6" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>