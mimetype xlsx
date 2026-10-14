--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -10,141 +10,141 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="equity_value">Model!$B$16</definedName>
-    <definedName name="value_per_share">Model!$B$18</definedName>
+    <definedName name="shares">Model!$B$12</definedName>
+    <definedName name="norm_fcf">Model!$B$14</definedName>
+    <definedName name="ev">Model!$B$15</definedName>
+    <definedName name="gross_margin_actual">Model!$B$7</definedName>
     <definedName name="mature_fcf_margin">Model!$B$8</definedName>
     <definedName name="price">Model!$B$10</definedName>
-    <definedName name="norm_fcf">Model!$B$14</definedName>
-    <definedName name="ev">Model!$B$15</definedName>
+    <definedName name="revenue">Model!$B$11</definedName>
+    <definedName name="equity_value">Model!$B$16</definedName>
     <definedName name="implied_rev_mult">Model!$B$17</definedName>
+    <definedName name="value_per_share">Model!$B$18</definedName>
     <definedName name="upside_calc">Model!$B$19</definedName>
     <definedName name="earnings_basis_multiple">Model!$B$6</definedName>
-    <definedName name="gross_margin_actual">Model!$B$7</definedName>
     <definedName name="net_cash">Model!$B$9</definedName>
-    <definedName name="revenue">Model!$B$11</definedName>
-    <definedName name="shares">Model!$B$12</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Snowflake (SNOW) - earnings-basis valuation (fails 70% gross margin gate)</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_cc14875be851fdefe89f91cfde437cea</t>
-[...2 lines deleted...]
-    <t>FY2026A</t>
+    <t>As of 2026-09-02  ·  Currency: USD  ·  https://modeledge.ai/model/fm_cc14875be851fdefe89f91cfde437cea</t>
+  </si>
+  <si>
+    <t>FY2027E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Earnings-basis multiple of normalized FCF</t>
   </si>
   <si>
-    <t>FY2026 reported gross margin (gate is 70%)</t>
+    <t>Q2 FY2027 reported GAAP gross margin (gate is 70%)</t>
   </si>
   <si>
     <t>Mature FCF margin (AFTER charging SBC in full)</t>
   </si>
   <si>
-    <t>Net cash incl. marketable securities ($M) (override)</t>
+    <t>Net cash incl. marketable securities ($M)</t>
   </si>
   <si>
     <t>Market price ($)</t>
   </si>
   <si>
-    <t>FY2026 revenue ($M)</t>
-[...2 lines deleted...]
-    <t>Diluted shares (M) (override)</t>
+    <t>FY2027E total revenue ($M, guided product $6,070M + services run-rate)</t>
+  </si>
+  <si>
+    <t>Diluted shares (M, GAAP weighted avg)</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>norm_fcf</t>
   </si>
   <si>
     <t>ev</t>
   </si>
   <si>
     <t>equity_value</t>
   </si>
   <si>
     <t>implied_rev_mult</t>
   </si>
   <si>
     <t>value_per_share</t>
   </si>
   <si>
     <t>upside_calc</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Max justified price per share</t>
   </si>
   <si>
     <t>Upside vs market</t>
   </si>
   <si>
     <t>Earnings-basis multiple applied</t>
   </si>
   <si>
     <t>Valuation bridge ($M)</t>
   </si>
   <si>
-    <t>FY2026 revenue</t>
+    <t>FY2027E revenue</t>
   </si>
   <si>
     <t>Reported gross margin</t>
   </si>
   <si>
     <t>Earnings-basis multiple</t>
   </si>
   <si>
     <t>Normalized FCF</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>+ Net cash</t>
   </si>
   <si>
     <t>= Equity value</t>
   </si>
   <si>
     <t>Implied EV/revenue</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
@@ -158,50 +158,53 @@
     <t>bear</t>
   </si>
   <si>
     <t>earnings_basis_multiple = 10, mature_fcf_margin = 0.09</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>earnings_basis_multiple = 18, mature_fcf_margin = 0.2</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
     <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001640147&amp;type=10-K&amp;dateb=&amp;owner=include&amp;count=40</t>
   </si>
   <si>
     <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001640147&amp;type=10-Q&amp;dateb=&amp;owner=include&amp;count=40</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1640147/000164014726000033/fy2027q2earnings.htm</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -585,91 +588,91 @@
       </c>
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
-        <v>0.6717</v>
+        <v>0.6702</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>0.15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
-        <v>2105.6</v>
+        <v>2045.2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="9">
-        <v>268.9</v>
+        <v>305.84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="8">
-        <v>4683.946</v>
+        <v>6290</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10">
-        <v>345.391</v>
+        <v>349.257</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="str">
         <f>(Model!$B$11*Model!$B$8)</f>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
         <f>(Model!$B$6*Model!$B$14)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
@@ -829,94 +832,105 @@
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B39" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>41</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>