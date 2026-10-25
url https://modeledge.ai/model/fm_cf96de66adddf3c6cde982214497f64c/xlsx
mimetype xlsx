--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -10,98 +10,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="h2_dividend_per_share">Model!$B$18</definedName>
-[...1 lines deleted...]
-    <definedName name="buyback_recycling_multiple">Model!$B$26</definedName>
     <definedName name="target_pe">Model!$B$11</definedName>
+    <definedName name="h2_core_adjusted_net_income_b">Model!$B$22</definedName>
+    <definedName name="shares_repur_m">Model!$B$24</definedName>
+    <definedName name="projected_adjusted_net_income_b">Model!$B$30</definedName>
+    <definedName name="forward_pe_at_current_price">Model!$B$35</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="effective_tax_rate">Model!$B$15</definedName>
     <definedName name="fy_guided_adjusted_net_income_b">Model!$B$16</definedName>
     <definedName name="h2_gain_on_sale_aftertax_b">Model!$B$27</definedName>
-    <definedName name="projected_adjusted_net_income_b">Model!$B$30</definedName>
+    <definedName name="remaining_buyback_b">Model!$B$10</definedName>
+    <definedName name="h1_adjusted_net_income_b">Model!$B$17</definedName>
+    <definedName name="ending_shares_m">Model!$B$28</definedName>
+    <definedName name="upside">Model!$B$38</definedName>
+    <definedName name="starting_book_value_per_share">Model!$B$19</definedName>
+    <definedName name="current_price_to_book">Model!$B$21</definedName>
+    <definedName name="current_shares_m">Model!$B$14</definedName>
+    <definedName name="buyback_recycling_multiple">Model!$B$26</definedName>
+    <definedName name="share_reduction">Model!$B$29</definedName>
+    <definedName name="ending_book_value_per_share">Model!$B$36</definedName>
+    <definedName name="target_price_to_book">Model!$B$39</definedName>
+    <definedName name="h2_dividend_per_share">Model!$B$18</definedName>
+    <definedName name="h2_gain_on_sale_pretax_b">Model!$B$23</definedName>
+    <definedName name="starting_equity_b">Model!$B$25</definedName>
+    <definedName name="ending_equity_b">Model!$B$33</definedName>
     <definedName name="h2_asset_sales_b">Model!$B$9</definedName>
-    <definedName name="current_shares_m">Model!$B$14</definedName>
-[...1 lines deleted...]
-    <definedName name="h2_core_adjusted_net_income_b">Model!$B$22</definedName>
+    <definedName name="adjusted_leverage">Model!$B$13</definedName>
     <definedName name="h2_dividends_b">Model!$B$31</definedName>
-    <definedName name="target_price_to_book">Model!$B$39</definedName>
-[...11 lines deleted...]
-    <definedName name="share_reduction">Model!$B$29</definedName>
     <definedName name="run_rate_adjusted_eps">Model!$B$32</definedName>
     <definedName name="fair_value">Model!$B$34</definedName>
-    <definedName name="ending_shares_m">Model!$B$28</definedName>
-[...2 lines deleted...]
-    <definedName name="ending_equity_b">Model!$B$33</definedName>
     <definedName name="implied_equity_value">Model!$B$37</definedName>
+    <definedName name="average_buyback_price">Model!$B$6</definedName>
+    <definedName name="gain_on_sale_margin">Model!$B$8</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>AerCap Capital Recycling Valuation</t>
   </si>
   <si>
     <t xml:space="preserve">A forward EPS valuation based on Fishtown Capital's framework: combine guided adjusted earnings with gains on aircraft sales, apply the accretion from repurchasing shares, capitalize the resulting run-rate EPS at a modest P/E, and cross-check the result against book value and the economics of recycling levered aircraft-sale proceeds into buybacks.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_cf96de66adddf3c6cde982214497f64c</t>
+    <t>As of 2026-10-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_cf96de66adddf3c6cde982214497f64c</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Average buyback price</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Gain-on-sale margin</t>
   </si>
   <si>
     <t>Second-half asset sales</t>
   </si>
   <si>
     <t>Remaining buybacks</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
@@ -229,50 +229,86 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>average_buyback_price = 165, gain_on_sale_margin = 0.15, h2_asset_sales_b = 1, remaining_buyback_b = 0.3, target_pe = 7.5</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>average_buyback_price = 140, gain_on_sale_margin = 0.25, h2_asset_sales_b = 3, remaining_buyback_b = 1, target_pe = 9.5</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference AER quote $142.56, refreshed 2026-10-07T15:03:01.060846-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 6-K confirms closing of TWO $750M note tranches ($1.5B total), 5.50% due2030 and 5.875% due2033. The headline's $750M is not the aggregate financing. Closing resolves the previously expected settlement; matched debt repayment, net interest and capital-recycling cash bridge remain unquantified. Do not add gross proceeds as equity value or change guided adjusted earnings; preserve existing $165.976539 valuation.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1378789/000095015726001081/form6-k.htm</t>
+  </si>
+  <si>
+    <t>September 25, 2026 Model Edge reference AER price $149.21, refreshed 2026-09-25T15:02:45.304911-06:00. This changes market-relative outputs; intrinsic changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>Final prospectus specifies two $750M tranches at 5.500% and 5.875%, due 2030 and 2033; expected October 7 settlement and $1.48395B proceeds before expenses after underwriting discounts.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AER/filing/424B5/0001193125-26-402843</t>
+  </si>
+  <si>
+    <t>September 16 reference AER price $142.21; quote update 2026-09-16T15:00:38.62274-06:00. Current price updates market-relative outputs; operating assumption changes are separately sourced.</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>September 16 board authorized up to $1B repurchases through June 30, 2027, subject to discretion and market conditions; not executed retirement or firm 2026 schedule. Retain $0.6B modeled post-June buybacks at $151.17 assumed execution price, $2B H2 asset sales at 20% margin, $2.6B guided adjusted net income and 8.5x. Q2 release/call confirm guidance includes H1 gains but excludes H2 gains; avoid double-counting. FY sales outlook $4-5B supports existing H2 assumption. Three Rita Forst records concern one 2,000-share personal sale, not issuer repurchases. Price $142.21; intrinsic value unchanged.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AER/filing/6-K/0000950157-26-001018</t>
   </si>
   <si>
     <t>Fishtown Capital projected FY2026 core EPS of $13 plus $5 of gain-on-sale EPS, then applied an 8% share-count reduction to approach $20 EPS; the shares were about 7x that estimate and the author saw 20%+ upside.</t>
   </si>
   <si>
     <t>https://seekingalpha.com/article/4863705-aercap-2026-outlook-and-estimates-is-there-still-upside-left-yes</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>AerCap Q2 2026 reported $5.14 adjusted EPS, $1.4B of asset sales at a 20% unlevered gain-on-sale margin, $119.21 book value per share, 154.43M ordinary shares excluding unvested restricted stock, 2.05x adjusted leverage, and FY2026 adjusted net income guidance of $2.6B including first-half gains on sale but excluding second-half gains.</t>
   </si>
   <si>
     <t>https://www.aercap.com/investors/news-events/news/detail/643/aercap-holdings-n-v-reports-strong-financial-results-for</t>
   </si>
   <si>
     <t>AER market price was $151.17 at 2026-07-29T14:28:18Z.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
@@ -685,51 +721,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>151.17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
-        <v>151.17</v>
+        <v>142.56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
         <v>0.6</v>
       </c>
@@ -1193,105 +1229,171 @@
     </row>
     <row r="63">
       <c r="A63" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B63" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>60</v>
       </c>
       <c r="B2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" t="s">
         <v>63</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>