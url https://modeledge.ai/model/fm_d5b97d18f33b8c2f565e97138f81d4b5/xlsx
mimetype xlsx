--- v0 (2026-08-12)
+++ v1 (2026-10-24)
@@ -10,89 +10,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="mine_other_byproduct_revenue_usd_m">Model!$B$14:$D$14</definedName>
-[...1 lines deleted...]
-    <definedName name="smelting_revenue_usd_m">Model!$B$30:$D$30</definedName>
+    <definedName name="cash_interest_rate">Model!$B$8</definedName>
+    <definedName name="cerro_lindo_market_silver_moz">Model!$B$25:$D$25</definedName>
     <definedName name="cash_tax_usd_m">Model!$B$42:$D$42</definedName>
-    <definedName name="average_gross_debt_usd_m">Model!$B$6:$D$6</definedName>
-[...6 lines deleted...]
-    <definedName name="smelting_ebitda_margin">Model!$B$19:$D$19</definedName>
+    <definedName name="free_cash_flow_usd_m">Model!$B$45:$D$45</definedName>
+    <definedName name="cerro_lindo_silver_production_moz">Model!$B$10:$D$10</definedName>
+    <definedName name="depreciation_amortization_usd_m">Model!$B$12:$D$12</definedName>
     <definedName name="zinc_price_usd_t">Model!$B$23:$D$23</definedName>
     <definedName name="cerro_lindo_streamed_silver_moz">Model!$B$26:$D$26</definedName>
+    <definedName name="non_cerro_lindo_silver_moz">Model!$B$28:$D$28</definedName>
+    <definedName name="average_gross_debt_usd_m">Model!$B$6:$D$6</definedName>
+    <definedName name="stream_silver_revenue_usd_m">Model!$B$32:$D$32</definedName>
+    <definedName name="market_silver_revenue_usd_m">Model!$B$35:$D$35</definedName>
+    <definedName name="ebit_usd_m">Model!$B$40:$D$40</definedName>
+    <definedName name="cash_tax_rate">Model!$B$9</definedName>
+    <definedName name="interest_expense_usd_m">Model!$B$27:$D$27</definedName>
+    <definedName name="pre_tax_income_usd_m">Model!$B$41:$D$41</definedName>
+    <definedName name="net_income_usd_m">Model!$B$43:$D$43</definedName>
+    <definedName name="silver_production_moz">Model!$B$17:$D$17</definedName>
+    <definedName name="smelting_ebitda_margin">Model!$B$19:$D$19</definedName>
+    <definedName name="stream_cash_price_usd_oz">Model!$B$21</definedName>
+    <definedName name="zinc_mining_revenue_usd_m">Model!$B$31:$D$31</definedName>
+    <definedName name="cerro_lindo_streamed_share">Model!$B$11:$D$11</definedName>
+    <definedName name="mining_zinc_production_kt">Model!$B$15:$D$15</definedName>
+    <definedName name="silver_price_usd_oz">Model!$B$16:$D$16</definedName>
+    <definedName name="smelting_byproduct_premium_revenue_usd_m">Model!$B$18:$D$18</definedName>
+    <definedName name="working_capital_release_use_usd_m">Model!$B$22:$D$22</definedName>
+    <definedName name="silver_stepdown_lift_usd_m">Model!$B$29:$D$29</definedName>
+    <definedName name="market_silver_moz">Model!$B$33:$D$33</definedName>
+    <definedName name="smelting_ebitda_addition_usd_m">Model!$B$34:$D$34</definedName>
+    <definedName name="mine_cash_costs_usd_m">Model!$B$13:$D$13</definedName>
+    <definedName name="silver_revenue_usd_m">Model!$B$36:$D$36</definedName>
+    <definedName name="mine_revenue_usd_m">Model!$B$37:$D$37</definedName>
     <definedName name="mine_ebitda_usd_m">Model!$B$38:$D$38</definedName>
-    <definedName name="free_cash_flow_usd_m">Model!$B$45:$D$45</definedName>
-[...3 lines deleted...]
-    <definedName name="cerro_lindo_market_silver_moz">Model!$B$25:$D$25</definedName>
+    <definedName name="total_ebitda_usd_m">Model!$B$39:$D$39</definedName>
     <definedName name="cfo_before_capex_usd_m">Model!$B$44:$D$44</definedName>
     <definedName name="capex_usd_m">Model!$B$7:$D$7</definedName>
-    <definedName name="silver_stepdown_lift_usd_m">Model!$B$29:$D$29</definedName>
-[...15 lines deleted...]
-    <definedName name="silver_revenue_usd_m">Model!$B$36:$D$36</definedName>
+    <definedName name="mine_other_byproduct_revenue_usd_m">Model!$B$14:$D$14</definedName>
+    <definedName name="smelting_zinc_sales_kt">Model!$B$20:$D$20</definedName>
+    <definedName name="smelting_revenue_usd_m">Model!$B$30:$D$30</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <si>
     <t>Nexa Resources income-to-CFO FCF bridge</t>
   </si>
   <si>
     <t>As of 2026-06-12  ·  Currency: USD  ·  https://modeledge.ai/model/fm_d5b97d18f33b8c2f565e97138f81d4b5</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>