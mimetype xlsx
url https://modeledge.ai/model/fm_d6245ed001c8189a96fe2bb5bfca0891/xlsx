--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,323 +10,420 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="aisc_per_oz">Model!$B$5</definedName>
-[...16 lines deleted...]
-    <definedName name="upside_vs_price">Model!$B$23</definedName>
+    <definedName name="debt_m">Model!$B$10</definedName>
+    <definedName name="diluted_shares_m">Model!$B$11</definedName>
+    <definedName name="gold_sales_koz">Model!$B$14</definedName>
+    <definedName name="other_cash_leakage_m">Model!$B$15</definedName>
+    <definedName name="silver_sales_moz">Model!$B$21</definedName>
+    <definedName name="tax_rate">Model!$B$23</definedName>
+    <definedName name="upside_vs_price">Model!$B$36</definedName>
+    <definedName name="corporate_overhead_m">Model!$B$8</definedName>
+    <definedName name="gold_aisc_per_oz">Model!$B$12</definedName>
+    <definedName name="required_cash_m">Model!$B$17</definedName>
+    <definedName name="gold_margin_per_oz">Model!$B$26</definedName>
+    <definedName name="silver_fcf_before_tax_m">Model!$B$28</definedName>
+    <definedName name="target_ev_to_fcf">Model!$B$29</definedName>
+    <definedName name="implied_price_per_share">Model!$B$35</definedName>
+    <definedName name="normalized_fcf_m">Model!$B$32</definedName>
+    <definedName name="silver_price">Model!$B$20</definedName>
+    <definedName name="cash_m">Model!$B$7</definedName>
+    <definedName name="current_price">Model!$B$9</definedName>
+    <definedName name="target_fcf_yield">Model!$B$22</definedName>
+    <definedName name="pro_forma_cash_m">Model!$B$27</definedName>
+    <definedName name="silver_aisc_per_oz">Model!$B$19</definedName>
+    <definedName name="excess_cash_m">Model!$B$30</definedName>
+    <definedName name="pre_tax_fcf_m">Model!$B$31</definedName>
+    <definedName name="enterprise_value_m">Model!$B$33</definedName>
+    <definedName name="gold_price">Model!$B$13</definedName>
+    <definedName name="post_quarter_buybacks_m">Model!$B$16</definedName>
+    <definedName name="residual_copler_liability_m">Model!$B$18</definedName>
+    <definedName name="gold_fcf_before_tax_m">Model!$B$25</definedName>
+    <definedName name="implied_equity_m">Model!$B$34</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
-[...4 lines deleted...]
-    <t>As of 2026-08-25  ·  Currency: USD  ·  https://modeledge.ai/model/fm_d6245ed001c8189a96fe2bb5bfca0891</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
+  <si>
+    <t>SSR Mining Americas FCF yield valuation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Run-rate FCF yield valuation for SSR Mining after the Çöpler sale and Hod Maden royalty conversion. Americas gold/silver margins are capitalized at a target FCF yield; excess cash (after required liquidity and residual Çöpler items) is added. Methodology fits a precious-metals miner (commodity-linked FCF capitalization), not a tech-style P/E. Refreshed Sep 10, 2026 with gold near $4,400 and SSRM ~$37.60.
+</t>
+  </si>
+  <si>
+    <t>As of 2026-09-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_d6245ed001c8189a96fe2bb5bfca0891</t>
+  </si>
+  <si>
+    <t>Run-rate</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
-    <t>AISC</t>
-[...2 lines deleted...]
-    <t>Cash</t>
+    <t>June 30 cash</t>
+  </si>
+  <si>
+    <t>Corporate G&amp;A and SBC</t>
+  </si>
+  <si>
+    <t>Current price</t>
+  </si>
+  <si>
+    <t>Debt</t>
+  </si>
+  <si>
+    <t>Diluted shares</t>
+  </si>
+  <si>
+    <t>Gold AISC</t>
+  </si>
+  <si>
+    <t>Gold price</t>
+  </si>
+  <si>
+    <t>Gold sold</t>
+  </si>
+  <si>
+    <t>Growth exploration and other leakage</t>
+  </si>
+  <si>
+    <t>Post-quarter buybacks through July 31</t>
+  </si>
+  <si>
+    <t>Required operating cash</t>
+  </si>
+  <si>
+    <t>Residual Çöpler closing/tax reserve</t>
+  </si>
+  <si>
+    <t>Silver AISC</t>
+  </si>
+  <si>
+    <t>Silver price</t>
+  </si>
+  <si>
+    <t>Silver sold</t>
+  </si>
+  <si>
+    <t>Target FCF yield</t>
   </si>
   <si>
     <t>Cash tax rate</t>
   </si>
   <si>
-    <t>Current price</t>
-[...19 lines deleted...]
-  <si>
     <t>Calculations</t>
   </si>
   <si>
-    <t>aisc_margin_m</t>
-[...2 lines deleted...]
-    <t>net_cash_m</t>
+    <t>gold_fcf_before_tax_m</t>
+  </si>
+  <si>
+    <t>gold_margin_per_oz</t>
+  </si>
+  <si>
+    <t>pro_forma_cash_m</t>
+  </si>
+  <si>
+    <t>silver_fcf_before_tax_m</t>
+  </si>
+  <si>
+    <t>target_ev_to_fcf</t>
+  </si>
+  <si>
+    <t>excess_cash_m</t>
   </si>
   <si>
     <t>pre_tax_fcf_m</t>
   </si>
   <si>
     <t>normalized_fcf_m</t>
   </si>
   <si>
     <t>enterprise_value_m</t>
   </si>
   <si>
     <t>implied_equity_m</t>
   </si>
   <si>
     <t>implied_price_per_share</t>
   </si>
   <si>
     <t>upside_vs_price</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value</t>
   </si>
   <si>
+    <t>Upside vs current price</t>
+  </si>
+  <si>
     <t>Normalized FCF</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
-    <t>Implied price</t>
-[...2 lines deleted...]
-    <t>Upside vs current price</t>
+    <t>Operating enterprise value</t>
+  </si>
+  <si>
+    <t>Excess cash</t>
+  </si>
+  <si>
+    <t>Gold margin/oz</t>
+  </si>
+  <si>
+    <t>Target EV/FCF</t>
+  </si>
+  <si>
+    <t>Normalized run-rate FCF bridge ($M)</t>
+  </si>
+  <si>
+    <t>Gold margin after mine AISC</t>
+  </si>
+  <si>
+    <t>Silver margin after mine AISC</t>
+  </si>
+  <si>
+    <t>- Corporate G&amp;A and SBC</t>
+  </si>
+  <si>
+    <t>- Growth exploration and other</t>
+  </si>
+  <si>
+    <t>= Pre-tax FCF</t>
+  </si>
+  <si>
+    <t>= Normalized after-tax FCF</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>aisc_per_oz = 2300, cash_tax_rate = 0.22, geo_production_koz = 492.5, gold_price = 4400, growth_capex_m = 90, target_fcf_yield = 0.08</t>
+    <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>aisc_per_oz = 2450, cash_tax_rate = 0.2, geo_production_koz = 450, gold_price = 3500, growth_capex_m = 120, target_fcf_yield = 0.1</t>
+    <t>corporate_overhead_m = 135, gold_aisc_per_oz = 2500, gold_price = 3500, gold_sales_koz = 360, other_cash_leakage_m = 130, required_cash_m = 350, residual_copler_liability_m = 250, silver_aisc_per_oz = 24, silver_price = 40, silver_sales_moz = 6.25, target_fcf_yield = 0.14, tax_rate = 0.28</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>aisc_per_oz = 2180, cash_tax_rate = 0.24, geo_production_koz = 520, gold_price = 4800, growth_capex_m = 50, target_fcf_yield = 0.06</t>
+    <t>corporate_overhead_m = 115, gold_aisc_per_oz = 2100, gold_price = 5000, gold_sales_koz = 410, other_cash_leakage_m = 50, required_cash_m = 250, residual_copler_liability_m = 50, silver_aisc_per_oz = 19, silver_price = 75, silver_sales_moz = 7, target_fcf_yield = 0.07, tax_rate = 0.22</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>SSRM last was $38.9982 on 2026-08-25 with market cap about $8.09B; 10-Q share count is 203,909,312 common shares outstanding on July 31, 2026.</t>
+    <t>SSRM last was about $37.60 on 2026-09-09 with market cap near $7.8B.</t>
   </si>
   <si>
     <t>https://www.nasdaq.com/market-activity/stocks/ssrm</t>
   </si>
   <si>
-    <t/>
-[...2 lines deleted...]
-    <t>Continuing-ops H1 2026 free cash flow was $299.1M (Q2 $50.3M) after $420.5M operating cash flow and $121.4M PP&amp;E; Q2 FCF was tax-timing distorted (~$120M cash taxes). TTM XBRL FCF of $408M still mixes discontinued Çöpler cash flows, so the model uses normalized Americas AISC-margin FCF rather than reported TTM FCF.</t>
+    <t>Q2 2026 continuing ops produced 101,959 GEO at AISC $2,622/oz; H1 211,873 GEO at AISC $2,521; FY2026 guidance 450-535 koz GEO maintained with AISC trending to top of range and H2/Q4-weighted production.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/921638/000092163826000082/ssrminingreportssecondquar.htm</t>
   </si>
   <si>
-    <t>June 30, 2026 cash was $1,783.0M with no long-term debt (2019 convertibles repaid; current portion of debt $0 vs $229.6M at year-end 2025). Q2 10-Q cash flow shows $1,495.0M proceeds from the Çöpler divestiture.</t>
+    <t>June 30, 2026 cash $1,783.0M with no long-term debt after ~$1.49B Çöpler proceeds; July 31 shares 203.909M; post-quarter buybacks $109.2M through July 31.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/921638/000092163826000081/ssrm-20260630.htm</t>
   </si>
   <si>
-    <t>Çöpler did not resume as an SSR asset: on June 24, 2026 SSR sold its 80% Çöpler stake to Cengiz Holding for about $1.49B cash. Hod Maden (20%) was sold July 17, 2026 for a 4% NSR. SSR is now an Americas-only gold/silver producer.</t>
+    <t>Çöpler 80% stake sold June 24, 2026 to Cengiz Holding for about $1.49B cash; Hod Maden 20% sold July 17, 2026 for uncapped 4% NSR — SSR is Americas-only.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/921638/000094787126000674/ss6513309_8k.htm</t>
   </si>
   <si>
-    <t>2026 continuing-ops guidance is 450–535 koz GEO (midpoint 492.5) at AISC $2,180–$2,260/oz ex-Çöpler; Q2 call said AISC is trending to the top of the range and sustaining capex is ~$25–35M above the original $202M. H1 produced 211.9 koz GEO at AISC $2,521/oz; Q2 realized gold was $4,301/oz.</t>
-[...11 lines deleted...]
-    <t>https://www.cnbc.com/2026/08/25/gold-hits-over-three-month-high-on-dollar-weakness-treasury-bond-buyback-plans.html</t>
+    <t>Spot gold about $4,414/oz on 2026-09-10 (Reuters); base uses $4,400 as near-spot through-cycle reference, not the late-August peak near $4,700.</t>
+  </si>
+  <si>
+    <t>https://www.reuters.com/world/india/gold-edges-higher-weaker-dollar-us-inflation-data-focus-2026-09-10/</t>
+  </si>
+  <si>
+    <t>Independent coverage still frames SSRM as cheap post-Çöpler cash-in; RBC Outperform with $40 PT cited around capital-return restart.</t>
+  </si>
+  <si>
+    <t>https://seekingalpha.com/article/4943390-ssr-mining-stock-cash-in-and-shares-are-still-cheap</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <numFmts count="4">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0"/>
-    <numFmt numFmtId="165" formatCode="0.0%"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.00"/>
+    <numFmt numFmtId="168" formatCode="0.0%"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <family val="2"/>
+      <b val="1"/>
+      <color/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
     </font>
     <font>
       <family val="2"/>
       <color/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FFAAAAAA"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -563,405 +660,575 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
+    <col customWidth="true" max="2" min="2" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="3" t="s">
+    <row r="3">
+      <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="s">
+      <c r="B5" s="3" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="5">
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="6">
         <v>1783</v>
       </c>
     </row>
-    <row r="7">
-[...6 lines deleted...]
-    </row>
     <row r="8">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="7">
-        <v>38.9982</v>
+      <c r="B8">
+        <v>122.5</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
+        <v>37.6</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10">
         <v>0</v>
       </c>
     </row>
-    <row r="10">
-[...6 lines deleted...]
-    </row>
     <row r="11">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="8">
-        <v>492.5</v>
+        <v>203.909</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B12" s="6">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="6">
         <v>4400</v>
       </c>
     </row>
-    <row r="13">
-[...3 lines deleted...]
-      <c r="B13" s="5">
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14">
+        <v>387.5</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15">
         <v>90</v>
       </c>
     </row>
-    <row r="14">
-[...11 lines deleted...]
-    </row>
     <row r="16">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B16" t="str">
-        <f>(((Model!$B$12-Model!$B$5)*Model!$B$11)/1000)</f>
+      <c r="B16">
+        <v>109.2</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B17" t="str">
-        <f>(Model!$B$6-Model!$B$9)</f>
+      <c r="B17">
+        <v>300</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="s">
+      <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-        <f>(Model!$B$16-Model!$B$13)</f>
+      <c r="B18">
+        <v>100</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="4" t="s">
+      <c r="A19" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-        <f>(Model!$B$18*(1-Model!$B$7))</f>
+      <c r="B19" s="9">
+        <v>21</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="s">
+      <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-        <f>(Model!$B$19/Model!$B$14)</f>
+      <c r="B20" s="9">
+        <v>55</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="4" t="s">
+      <c r="A21" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-        <f>(Model!$B$20+Model!$B$17)</f>
+      <c r="B21">
+        <v>6.625</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="4" t="s">
+      <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-        <f>(Model!$B$21/Model!$B$10)</f>
+      <c r="B22" s="10">
+        <v>0.09</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="4" t="s">
+      <c r="A23" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B23" t="str">
-        <f>((Model!$B$22/Model!$B$8)-1)</f>
+      <c r="B23" s="10">
+        <v>0.25</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="3" t="s">
+      <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="s">
+      <c r="A25" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="7" t="str">
-        <f>Model!$B$22</f>
+      <c r="B25" t="str">
+        <f>((Model!$B$14*(Model!$B$13-Model!$B$12))/1000)</f>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="4" t="s">
+      <c r="A26" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="5" t="str">
-        <f>Model!$B$19</f>
+      <c r="B26" t="str">
+        <f>(Model!$B$13-Model!$B$12)</f>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="s">
+      <c r="A27" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="5" t="str">
-        <f>Model!$B$21</f>
+      <c r="B27" t="str">
+        <f>(Model!$B$7-Model!$B$16)</f>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="4" t="s">
+      <c r="A28" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="7" t="str">
-        <f>Model!$B$22</f>
+      <c r="B28" t="str">
+        <f>(Model!$B$21*(Model!$B$20-Model!$B$19))</f>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="s">
+      <c r="A29" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="6" t="str">
-        <f>Model!$B$23</f>
+      <c r="B29" t="str">
+        <f>(1/Model!$B$22)</f>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" t="str">
+        <f>(((Model!$B$27-Model!$B$10)-Model!$B$18)-Model!$B$17)</f>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="3" t="s">
-        <v>28</v>
+      <c r="A31" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="str">
+        <f>(((Model!$B$25+Model!$B$28)-Model!$B$8)-Model!$B$15)</f>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B32" t="s">
+      <c r="A32" s="5" t="s">
         <v>30</v>
       </c>
+      <c r="B32" t="str">
+        <f>(Model!$B$31*(1-Model!$B$23))</f>
+      </c>
     </row>
     <row r="33">
-      <c r="A33" s="4" t="s">
+      <c r="A33" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" t="str">
+        <f>(Model!$B$32/Model!$B$22)</f>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="5" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="B34" t="str">
+        <f>(Model!$B$33+Model!$B$30)</f>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B35" t="str">
+        <f>(Model!$B$34/Model!$B$11)</f>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
         <v>34</v>
+      </c>
+      <c r="B36" t="str">
+        <f>((Model!$B$35/Model!$B$9)-1)</f>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="7" t="str">
+        <f>Model!$B$35</f>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="10" t="str">
+        <f>Model!$B$36</f>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="6" t="str">
+        <f>Model!$B$32</f>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="6" t="str">
+        <f>Model!$B$34</f>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="6" t="str">
+        <f>Model!$B$33</f>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="6" t="str">
+        <f>Model!$B$30</f>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="6" t="str">
+        <f>Model!$B$26</f>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="11" t="str">
+        <f>Model!$B$29</f>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B49" s="6" t="str">
+        <f>Model!$B$25</f>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B50" s="6" t="str">
+        <f>Model!$B$28</f>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="6" t="str">
+        <f>(0-Model!$B$8)</f>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="6" t="str">
+        <f>(0-Model!$B$15)</f>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B53" s="6" t="str">
+        <f>Model!$B$31</f>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B54" s="6" t="str">
+        <f>Model!$B$32</f>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B57" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="A1" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="B2" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>