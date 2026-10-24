--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -10,81 +10,81 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="net_income">Model!$B$34</definedName>
-[...8 lines deleted...]
-    <definedName name="bv_per_share_cop">Model!$B$23</definedName>
+    <definedName name="shares_outstanding_m">Model!$B$15</definedName>
+    <definedName name="tangible_equity_cop_tn">Model!$B$17</definedName>
     <definedName name="ebitda">Model!$B$24</definedName>
     <definedName name="rotce">Model!$B$27</definedName>
+    <definedName name="attributable_equity_cop_tn">Model!$B$6</definedName>
+    <definedName name="ordinary_div_per_share_cop">Model!$B$14</definedName>
+    <definedName name="adr_equivalent_m">Model!$B$22</definedName>
+    <definedName name="fcf">Model!$B$30</definedName>
+    <definedName name="implied_equity_value">Model!$B$37</definedName>
+    <definedName name="cet1_ratio">Model!$B$7</definedName>
+    <definedName name="cop_per_usd">Model!$B$8</definedName>
+    <definedName name="h1_2026_net_income_cop_tn">Model!$B$19</definedName>
+    <definedName name="bv_per_share_cop">Model!$B$23</definedName>
+    <definedName name="bv_per_adr_usd">Model!$B$29</definedName>
+    <definedName name="ordinary_dividend_yield">Model!$B$31</definedName>
+    <definedName name="tbv_per_adr_usd">Model!$B$33</definedName>
+    <definedName name="cost_of_equity">Model!$B$9</definedName>
+    <definedName name="ordinary_div_per_adr_usd">Model!$B$26</definedName>
+    <definedName name="tbv_per_share_cop">Model!$B$28</definedName>
+    <definedName name="current_price">Model!$B$10</definedName>
+    <definedName name="normalized_ni_cop_tn">Model!$B$25</definedName>
+    <definedName name="normalized_ppp_cop_tn">Model!$B$13</definedName>
+    <definedName name="sustainable_roe">Model!$B$16</definedName>
     <definedName name="justified_ptbv">Model!$B$32</definedName>
-    <definedName name="bv_per_adr_usd">Model!$B$29</definedName>
-    <definedName name="sustainable_roe">Model!$B$16</definedName>
+    <definedName name="q2_2026_net_income_cop_tn">Model!$B$20</definedName>
+    <definedName name="net_income">Model!$B$34</definedName>
+    <definedName name="upside">Model!$B$38</definedName>
+    <definedName name="long_term_growth_usd">Model!$B$12</definedName>
+    <definedName name="fair_value">Model!$B$35</definedName>
+    <definedName name="trailing_ptbv">Model!$B$36</definedName>
     <definedName name="local_shares_per_adr">Model!$B$11</definedName>
-    <definedName name="long_term_growth_usd">Model!$B$12</definedName>
-[...13 lines deleted...]
-    <definedName name="ordinary_div_per_adr_usd">Model!$B$26</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>Grupo Cibest ADR residual-income P/TBV valuation</t>
   </si>
   <si>
     <t>Bank residual-income valuation of the NYSE CIB ADR (Grupo Cibest, parent of Bancolombia). Converts 2Q26 tangible book to USD at the live TRM, applies a justified P/TBV of (ROTCE - g) / (Ke - g), and compares that fair ADR value to the live price. 2Q26 ROE of 28.7% is not the earnings base; it includes a spike in investment NIM and Banistmo-related noise. The model anchors on management's 21-22% ROE guide and H1 21.5% ROE, then lifts that to ROTCE because tangible equity is below book. This is not a tech FCF-yield clone and it does not reuse the July 2026 public dividend-yield notebook: CIB is a Colombian bank, capital and book are the right anchors, and the peso, Banistmo sale, buybacks, and 2026 dividend reset have all moved since that $79 ADR / 4.75% yield snapshot.</t>
   </si>
   <si>
     <t>As of 2026-08-25  ·  Currency: USD  ·  https://modeledge.ai/model/fm_d82651e053f3e9c88b6d13870f26cc75</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Attributable equity</t>
   </si>
   <si>
     <t>Bancolombia basic solvency</t>
   </si>