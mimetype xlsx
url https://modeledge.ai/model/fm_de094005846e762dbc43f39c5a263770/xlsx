--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -11,81 +11,81 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="deal_price">Model!$B$8</definedName>
-    <definedName name="standalone_value">Model!$B$11</definedName>
-[...3 lines deleted...]
-    <definedName name="fair_value">Model!$B$21</definedName>
     <definedName name="months_to_close">Model!$B$10</definedName>
     <definedName name="superior_offer_probability">Model!$B$13</definedName>
-    <definedName name="annualized_return_to_deal">Model!$B$15</definedName>
+    <definedName name="superior_offer_pv">Model!$B$19</definedName>
+    <definedName name="market_implied_close_probability">Model!$B$20</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
     <definedName name="gross_deal_spread">Model!$B$18</definedName>
+    <definedName name="fair_value">Model!$B$21</definedName>
+    <definedName name="deal_pv">Model!$B$16</definedName>
     <definedName name="upside">Model!$B$22</definedName>
     <definedName name="close_probability">Model!$B$6</definedName>
     <definedName name="discount_rate">Model!$B$9</definedName>
-    <definedName name="superior_offer_pv">Model!$B$19</definedName>
-[...1 lines deleted...]
-    <definedName name="deal_pv">Model!$B$16</definedName>
+    <definedName name="standalone_value">Model!$B$11</definedName>
+    <definedName name="superior_offer_price">Model!$B$12</definedName>
+    <definedName name="annualized_return_to_deal">Model!$B$15</definedName>
+    <definedName name="failure_probability">Model!$B$17</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>ZIM merger-arbitrage valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Probability-weighted special situation valuation for ZIM after the signed Hapag-Lloyd cash merger agreement. The model values the equity as discounted cash deal consideration plus a standalone break-case value, rather than a through-cycle container-shipping DCF, because the signed transaction now dominates the investment case.
+    <t xml:space="preserve">Probability-weighted special situation valuation for ZIM after the signed Hapag-Lloyd cash merger agreement. The model values the equity as discounted cash deal consideration plus a standalone break-case value. Q2 2026 results improved the standalone downside anchor, but the transaction still dominates fair value because the $35.00 cash consideration remains signed and targeted for Q4 2026 subject to regulatory and State of Israel Golden Share approvals.
 </t>
   </si>
   <si>
-    <t>As of 2026-06-21  ·  Currency: USD  ·  https://modeledge.ai/model/fm_de094005846e762dbc43f39c5a263770</t>
+    <t>As of 2026-08-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_de094005846e762dbc43f39c5a263770</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>$35 deal close probability</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Signed cash deal price</t>
   </si>
   <si>
     <t>Special situation discount rate</t>
   </si>
   <si>
     <t>Months to close</t>
   </si>
   <si>
     <t>Break-case standalone value</t>
   </si>
   <si>
     <t>Superior offer price</t>
   </si>
@@ -137,93 +137,99 @@
   <si>
     <t>Gross deal spread</t>
   </si>
   <si>
     <t>Annualized return to $35</t>
   </si>
   <si>
     <t>Market-implied close probability</t>
   </si>
   <si>
     <t>Fair value vs close probability and break value (static)</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>close_probability = 0.35, discount_rate = 0.1, months_to_close = 9, standalone_value = 12, superior_offer_probability = 0</t>
+    <t>close_probability = 0.42, discount_rate = 0.1, months_to_close = 7, standalone_value = 15, superior_offer_probability = 0</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>close_probability = 0.82, discount_rate = 0.06, months_to_close = 4, standalone_value = 18, superior_offer_probability = 0.06</t>
+    <t>close_probability = 0.82, discount_rate = 0.06, months_to_close = 2.75, standalone_value = 21, superior_offer_probability = 0.04</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>ZIM announced a merger agreement under which Hapag-Lloyd will acquire ZIM for $35.00 per share in cash, with expected closing in late 2026.</t>
+    <t>ZIM's Q2 2026 release reported revenue of $1.78 billion, net income of $64 million, adjusted EBITDA of $491 million, free cash flow of $386 million, net debt of $2.77 billion, and current 2026 guidance for adjusted EBITDA of $2.0 billion to $2.4 billion.</t>
+  </si>
+  <si>
+    <t>https://investors.zim.com/news/news-details/2026/ZIM-Reports-Strong-Results-for-the-Second-Quarter-of-2026-Benefiting-from-its-Leading-Transpacific-Position-Agile-Commercial-Approach-and-Efficient-Cost-Structure/default.aspx</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>The Q2 2026 release says the Hapag-Lloyd transaction was approved by shareholders on April 30, 2026, remains subject to regulatory approvals including the State of Israel Golden Share approval, and is targeted to close in Q4 2026.</t>
+  </si>
+  <si>
+    <t>ZIM's July 6, 2026 update says the company continues to act under the merger agreement and collaborate with relevant state authorities as part of the regulatory review process.</t>
+  </si>
+  <si>
+    <t>https://investors.zim.com/news/news-details/2026/ZIM-Provides-Update-on-Merger-Agreement/default.aspx</t>
+  </si>
+  <si>
+    <t>ZIM announced a merger agreement under which Hapag-Lloyd will acquire ZIM for $35.00 per share in cash.</t>
   </si>
   <si>
     <t>https://investors.zim.com/news/news-details/2026/ZIM-to-be-Acquired-by-Hapag-Lloyd-for-35-00-per-Share-in-Cash-at-Aggregate-Cash-Consideration-of-Approximately-4-2-Billion-New-Israeli-Company-New-ZIM-to-Acquire-Portion-of-ZIMs-Business/default.aspx</t>
   </si>
   <si>
-    <t>2026-06-21</t>
-[...7 lines deleted...]
-  <si>
     <t>The merger agreement is not subject to financing; outside date is February 17, 2027, extendable to June 30, 2027 for regulatory approvals, and includes a $160 million parent termination fee for certain regulatory failures.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1654126/000117891326000483/zk2634378.htm</t>
   </si>
   <si>
-    <t>Q1 2026 fundamentals weakened materially: 866k TEU carried, $1,310/TEU average freight rate, $86 million net loss, $313 million adjusted EBITDA, $235 million free cash flow, and $2.93 billion net debt.</t>
-[...2 lines deleted...]
-    <t>Modeledge Hawk quote feed showed ZIM last price of $24.34 on 2026-06-21.</t>
+    <t>Modeledge Hawk quote feed showed ZIM last price of $27.35 at 2026-08-19T13:33:00Z.</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
@@ -594,107 +600,107 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>24.34</v>
+        <v>27.35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>0.08</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
-        <v>5.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
-        <v>15.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="6">
         <v>37.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="str">
         <f>(((Model!$B$8/Model!$B$7)^(12/Model!$B$10))-1)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="str">
         <f>(Model!$B$8/((1+Model!$B$9)^(Model!$B$10/12)))</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
@@ -793,252 +799,263 @@
       <c r="A29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="5" t="str">
         <f>Model!$B$15</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="5" t="str">
         <f>Model!$B$20</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="6">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C33" s="6">
-        <v>15.5</v>
+        <v>18.5</v>
       </c>
       <c r="D33" s="6">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E33" s="6">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="B34" s="6">
-        <v>20.3514366712031</v>
+        <v>23.07642054621326</v>
       </c>
       <c r="C34" s="6">
-        <v>22.521436671203098</v>
+        <v>25.106420546213258</v>
       </c>
       <c r="D34" s="6">
-        <v>24.6914366712031</v>
+        <v>27.13642054621326</v>
       </c>
       <c r="E34" s="6">
-        <v>26.5514366712031</v>
+        <v>28.87642054621326</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="B35" s="6">
-        <v>23.619477233731423</v>
+        <v>25.94345158808578</v>
       </c>
       <c r="C35" s="6">
-        <v>25.264477233731423</v>
+        <v>27.448451588085778</v>
       </c>
       <c r="D35" s="6">
-        <v>26.909477233731423</v>
+        <v>28.953451588085777</v>
       </c>
       <c r="E35" s="6">
-        <v>28.319477233731423</v>
+        <v>30.243451588085776</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5">
-        <v>0.65</v>
+        <v>0.7</v>
       </c>
       <c r="B36" s="6">
-        <v>26.88751779625974</v>
+        <v>28.81048262995829</v>
       </c>
       <c r="C36" s="6">
-        <v>28.00751779625974</v>
+        <v>29.79048262995829</v>
       </c>
       <c r="D36" s="6">
-        <v>29.12751779625974</v>
+        <v>30.77048262995829</v>
       </c>
       <c r="E36" s="6">
-        <v>30.08751779625974</v>
+        <v>31.61048262995829</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5">
-        <v>0.8</v>
+        <v>0.85</v>
       </c>
       <c r="B37" s="6">
-        <v>30.155558358788063</v>
+        <v>31.677513671830805</v>
       </c>
       <c r="C37" s="6">
-        <v>30.750558358788062</v>
+        <v>32.13251367183081</v>
       </c>
       <c r="D37" s="6">
-        <v>31.345558358788065</v>
+        <v>32.587513671830806</v>
       </c>
       <c r="E37" s="6">
-        <v>31.855558358788063</v>
+        <v>32.977513671830806</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B42" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2" t="s">
         <v>41</v>
       </c>
       <c r="C2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" t="s">
         <v>32</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C7" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>