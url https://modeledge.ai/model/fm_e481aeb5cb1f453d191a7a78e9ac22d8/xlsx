--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,124 +10,124 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="long_term_debt">Model!$B$15</definedName>
+    <definedName name="normalized_tax_rate">Model!$B$16</definedName>
+    <definedName name="services_growth_to_2027">Model!$B$19</definedName>
+    <definedName name="corporate_cost_drag">Model!$B$28</definedName>
+    <definedName name="services_value">Model!$B$29</definedName>
+    <definedName name="equity_value_calc">Model!$B$30</definedName>
+    <definedName name="fair_value_calc">Model!$B$31</definedName>
+    <definedName name="upside_calc">Model!$B$32</definedName>
+    <definedName name="alphabet_qtr_costs">Model!$B$6</definedName>
     <definedName name="cloud_growth_to_2027">Model!$B$8</definedName>
+    <definedName name="cloud_qtr_revenue">Model!$B$9</definedName>
     <definedName name="diluted_shares">Model!$B$14</definedName>
-    <definedName name="normalized_tax_rate">Model!$B$16</definedName>
     <definedName name="other_bets_value">Model!$B$17</definedName>
     <definedName name="services_qtr_operating_income">Model!$B$21</definedName>
+    <definedName name="corporate_2027_after_tax_cost">Model!$B$24</definedName>
     <definedName name="services_2027_after_tax_earnings">Model!$B$26</definedName>
     <definedName name="cloud_revenue_multiple">Model!$B$10</definedName>
-    <definedName name="long_term_debt">Model!$B$15</definedName>
+    <definedName name="corporate_cost_growth_to_2027">Model!$B$11</definedName>
+    <definedName name="corporate_cost_multiple">Model!$B$12</definedName>
+    <definedName name="current_price">Model!$B$13</definedName>
     <definedName name="preferred_stock">Model!$B$18</definedName>
     <definedName name="services_pe">Model!$B$20</definedName>
+    <definedName name="cloud_2027_revenue">Model!$B$23</definedName>
     <definedName name="net_cash_common">Model!$B$25</definedName>
-    <definedName name="corporate_cost_drag">Model!$B$28</definedName>
-[...5 lines deleted...]
-    <definedName name="cloud_2027_revenue">Model!$B$23</definedName>
+    <definedName name="cash_and_market_securities">Model!$B$7</definedName>
     <definedName name="cloud_value">Model!$B$27</definedName>
-    <definedName name="equity_value_calc">Model!$B$30</definedName>
-[...5 lines deleted...]
-    <definedName name="corporate_2027_after_tax_cost">Model!$B$24</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t>Alphabet Q2 2026 SOTP valuation</t>
   </si>
   <si>
     <t>Q2 2026 refresh of the Alphabet tracked-valuation SOTP using the linked valuation's required segment-by-segment framework, reviewed again on 2026-07-27 after the 8-K earnings release, Q2 Form 10-Q, earnings-call transcript, and current market price were available. Google Services is valued on FY2027E after-tax operating earnings, Google Cloud on FY2027E revenue, Other Bets on a venture-style NPV, and Alphabet-level shared AI costs are capitalized as a valuation drag. Net cash available to common stockholders excludes long-term debt and mandatory convertible preferred stock. Reported GAAP EPS is not used because Q2 included $98.0B of primarily unrealized equity-security gains.</t>
   </si>
   <si>
-    <t>As of 2026-07-27  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e481aeb5cb1f453d191a7a78e9ac22d8</t>
+    <t>As of 2026-09-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e481aeb5cb1f453d191a7a78e9ac22d8</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Q2 Alphabet-level operating costs</t>
   </si>
   <si>
-    <t>Cash and marketable securities</t>
+    <t>Pro forma cash and marketable securities</t>
   </si>
   <si>
     <t>Cloud revenue growth to FY2027E</t>
   </si>
   <si>
     <t>Q2 Google Cloud revenue</t>
   </si>
   <si>
     <t>Google Cloud FY2027E revenue multiple</t>
   </si>
   <si>
     <t>Alphabet-level cost growth to FY2027E</t>
   </si>
   <si>
     <t>Alphabet-level cost capitalization multiple</t>
   </si>
   <si>
     <t>Current GOOGL price</t>
   </si>
   <si>
     <t>Diluted common shares</t>
   </si>
   <si>
-    <t>Long-term debt</t>
+    <t>Pro forma long-term debt</t>
   </si>
   <si>
     <t>Normalized tax rate</t>
   </si>
   <si>
     <t>Other Bets venture NPV</t>
   </si>
   <si>
     <t>Mandatory convertible preferred stock</t>
   </si>
   <si>
     <t>Services earnings growth to FY2027E</t>
   </si>
   <si>
     <t>Google Services FY2027E P/E</t>
   </si>
   <si>
     <t>Q2 Google Services operating income</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>cloud_2027_revenue</t>
   </si>
@@ -228,50 +228,59 @@
     <t>https://storage.googleapis.com/d8a084c25db2/0001652044/0001652044-26-000066/googexhibit991q22026.htm</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>The Q2 2026 Form 10-Q reports $242.474B of cash, cash equivalents, and marketable securities; $98.165B of long-term debt; $18.023B of mandatory convertible preferred stock; and 12.309B diluted shares for Q2.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1652044/000165204426000071/</t>
   </si>
   <si>
     <t>Q2 operating cash flow was about $39.1B, capex was about $44.9B, and free cash flow was about negative $5.9B, reflecting AI infrastructure investment.</t>
   </si>
   <si>
     <t>https://www.youtube.com/watch?v=LzExSq9DU9w</t>
   </si>
   <si>
     <t>Management said Cloud backlog reached $514B; model APIs processed about 22B tokens per minute; AI Mode exceeded 1B monthly active users; and the Gemini app had 950M monthly active users.</t>
   </si>
   <si>
     <t>GOOGL provider price was $327.875 at 2026-07-27 13:39:42 UTC.</t>
   </si>
   <si>
     <t>https://www.google.com/finance/quote/GOOGL:NASDAQ</t>
+  </si>
+  <si>
+    <t>The August 10, 2026 8-K confirmed closing $25B of senior notes. The final 424B2 estimated $24.8B net proceeds. The model adds both cash proceeds and new principal, reducing common net cash by about $0.2B; these are pro forma balances before subsequent spending, not a live September balance sheet.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1652044/000119312526340264/</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;0"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
@@ -651,115 +660,115 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>5.789</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
-        <v>242.474</v>
+        <v>267.274</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>0.35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>24.768</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>327.875</v>
+        <v>338.36</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="8">
         <v>12.309</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="5">
-        <v>98.165</v>
+        <v>123.165</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6">
         <v>0.16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>50</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="5">
         <v>18.023</v>
       </c>
@@ -981,51 +990,51 @@
     </row>
     <row r="48">
       <c r="A48" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -1065,43 +1074,54 @@
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>59</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>60</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" t="s">
+        <v>64</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>