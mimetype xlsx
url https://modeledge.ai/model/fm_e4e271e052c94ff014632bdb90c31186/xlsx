--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,158 +10,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="diluted_shares">Model!$B$7</definedName>
+    <definedName name="target_pe">Model!$B$9</definedName>
+    <definedName name="q4_guided_operating_margin">Model!$B$11</definedName>
+    <definedName name="q4_guided_revenue_b">Model!$B$12</definedName>
+    <definedName name="q4_guided_tax_rate">Model!$B$13</definedName>
+    <definedName name="fair_value">Model!$B$15</definedName>
+    <definedName name="forward_net_income">Model!$B$16</definedName>
+    <definedName name="q4_annualized_after_tax_operating_eps">Model!$B$17</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
-    <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_eps">Model!$B$8</definedName>
-    <definedName name="target_pe">Model!$B$9</definedName>
-[...3 lines deleted...]
-    <definedName name="implied_equity_value">Model!$B$14</definedName>
+    <definedName name="upside">Model!$B$18</definedName>
+    <definedName name="implied_equity_value">Model!$B$19</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>Broadcom forward normalized EPS valuation</t>
   </si>
   <si>
-    <t xml:space="preserve">Forward earnings valuation for Broadcom. The model normalizes recent reported earnings power and applies a forward P/E with bear and bull sensitivities.
-[...3 lines deleted...]
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e4e271e052c94ff014632bdb90c31186</t>
+    <t>Forward normalized EPS valuation after Q3 FY26. Base EPS of $15 is an analyst estimate anchored to annualized Q4 guided operating earnings after tax and a financing/normalization haircut. The base retains 30x P/E. FY28 management EPS above $30 is longer-term context, not multiplied into present fair value.</t>
+  </si>
+  <si>
+    <t>As of 2026-09-10  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e4e271e052c94ff014632bdb90c31186</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward normalized EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
+    <t>Constants</t>
+  </si>
+  <si>
+    <t>q4_guided_operating_margin</t>
+  </si>
+  <si>
+    <t>q4_guided_revenue_b</t>
+  </si>
+  <si>
+    <t>q4_guided_tax_rate</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>forward_net_income</t>
   </si>
   <si>
+    <t>q4_annualized_after_tax_operating_eps</t>
+  </si>
+  <si>
     <t>upside</t>
   </si>
   <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward normalized net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
+    <t>Q4 annualized after-tax operating earnings per share</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_eps = 10, target_pe = 24</t>
+    <t>forward_eps = 13.28, target_pe = 24</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_eps = 15, target_pe = 36</t>
+    <t>forward_eps = 20, target_pe = 36</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>Reference AVGO share price refreshed from Modeledge price data on September 10, 2026 to $360.83; market price alone does not change intrinsic assumptions.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Q3 10-Q discloses an approximately $29B maximum undiscounted lease-backstop exposure upon full rack deployment; current fair value was immaterial and no payments occurred. Up to $42B customer notes to Broadcom are conditional and none were issued as of August 2. Top five end customers represented 55% of Q3 revenue. These risks do not provide a quantified replacement for the existing $15 forward EPS assumption.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AVGO/filing/10-Q/0001730168-26-000080</t>
+  </si>
+  <si>
     <t>Broadcom reported Q2 fiscal 2026 revenue of $22.19 billion, non-GAAP diluted EPS of $2.44, and guided Q3 revenue to approximately $29.4 billion.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1730168/000173016826000051/0001730168-26-000051-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>Q3 FY26 non-GAAP EPS $3.32. Q4 guidance: revenue $34.8B, non-GAAP operating margin 66%, tax rate 16%, diluted shares 4.94B. Annualized operating EPS before financing is a derived cross-check, not EPS guidance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AVGO/Transcript/649f7a844bd6db681031cb3b10ef8442</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>Management expects approximately $115B AI revenue in FY27 and $230B in FY28 and EPS above $30 in FY28. These are forward-looking and are not capitalized as current earnings.</t>
+  </si>
+  <si>
+    <t>September 8 conference reiterated FY2027/FY2028 AI revenue expectations of $115B/$230B and discussed power constraints and residual-equipment financing guarantees. No new EPS guidance was provided; retain normalized EPS $15 and 30x P/E.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/AVGO/Transcript/d73934e8216e28ccf663d7cb35f05d6a</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -521,237 +575,337 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>375.06</v>
+        <v>360.83</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>4940</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>12.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11" t="str">
-        <f>(Model!$B$8*Model!$B$9)</f>
+      <c r="B11">
+        <v>0.66</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B12" t="str">
-        <f>(Model!$B$8*Model!$B$7)</f>
+      <c r="B12">
+        <v>34.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B13" t="str">
-        <f>((Model!$B$11/Model!$B$6)-1)</f>
+      <c r="B13">
+        <v>0.16</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="s">
+      <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
+      <c r="B15" t="str">
+        <f>(Model!$B$8*Model!$B$9)</f>
+      </c>
     </row>
     <row r="16">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="6" t="str">
-        <f>Model!$B$11</f>
+      <c r="B16" t="str">
+        <f>(Model!$B$8*Model!$B$7)</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="7" t="str">
-        <f>Model!$B$13</f>
+      <c r="B17" t="str">
+        <f>(((((Model!$B$12*1000)*Model!$B$11)*(1-Model!$B$13))*4)/Model!$B$7)</f>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="8" t="str">
-        <f>Model!$B$12</f>
+      <c r="B18" t="str">
+        <f>((Model!$B$15/Model!$B$6)-1)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="8" t="str">
-        <f>Model!$B$14</f>
+      <c r="B19" t="str">
+        <f>(Model!$B$16*Model!$B$9)</f>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="s">
-[...3 lines deleted...]
-        <f>Model!$B$9</f>
+      <c r="A20" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="6" t="str">
+        <f>Model!$B$15</f>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="3" t="s">
-        <v>18</v>
+      <c r="A22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="7" t="str">
+        <f>Model!$B$18</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="B23" s="8" t="str">
+        <f>Model!$B$16</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B24" t="s">
         <v>22</v>
+      </c>
+      <c r="B24" s="8" t="str">
+        <f>Model!$B$19</f>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="9" t="str">
+        <f>Model!$B$9</f>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B26" s="6" t="str">
+        <f>Model!$B$17</f>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>