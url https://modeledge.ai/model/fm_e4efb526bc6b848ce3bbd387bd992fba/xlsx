--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,165 +10,177 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="earnings_multiple">Model!$B$7</definedName>
     <definedName name="normalized_eps">Model!$B$8</definedName>
     <definedName name="intrinsic_value">Model!$B$10</definedName>
     <definedName name="implied_equity_value">Model!$B$11</definedName>
     <definedName name="margin_of_safety">Model!$B$12</definedName>
     <definedName name="current_price">Model!$B$5</definedName>
     <definedName name="diluted_shares">Model!$B$6</definedName>
-    <definedName name="earnings_multiple">Model!$B$7</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Sandisk cycle-normalized earning-power valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-19  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e4efb526bc6b848ce3bbd387bd992fba</t>
+    <t>As of 2026-09-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e4efb526bc6b848ce3bbd387bd992fba</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares outstanding</t>
   </si>
   <si>
     <t>Normalized earnings multiple</t>
   </si>
   <si>
     <t>Through-cycle normalized EPS</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>intrinsic_value</t>
   </si>
   <si>
     <t>implied_equity_value</t>
   </si>
   <si>
     <t>margin_of_safety</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Estimated value per share</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Upside or downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>earnings_multiple = 12, normalized_eps = 70</t>
+    <t>earnings_multiple = 12, normalized_eps = 110</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>earnings_multiple = 9, normalized_eps = 35</t>
+    <t>earnings_multiple = 9, normalized_eps = 55</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>earnings_multiple = 15, normalized_eps = 110</t>
+    <t>earnings_multiple = 15, normalized_eps = 160</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
     <t>Sandisk Q3 FY2026 filing</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2023554/000162828026029401/sndk-20260403.htm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>Sandisk Q4 and FY2026 results</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/2023554/000162828026053346/sndkq4-26ex991xpressrelease.htm</t>
+  </si>
+  <si>
+    <t>Sandisk Investor Day NBM economics and fiscal 2028-2030 financial targets</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SNDK/Transcript/79c7b52a1bebf6338eefa69d1e1857c7</t>
+  </si>
+  <si>
+    <t>Sandisk September 2026 NBM</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/SNDK/Transcript/151f0aa35e105aa7b20fb146c87f9bee</t>
+  </si>
+  <si>
     <t>Published NAND through-cycle valuation and normalized value</t>
   </si>
   <si>
     <t>https://wiis.com/psind707/sndk-valuation-may-2026</t>
   </si>
   <si>
     <t>Published normalized-cycle framework after the spinoff</t>
   </si>
   <si>
     <t>https://minivaluator.com/blog/sandisk-stock-valuation</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.investing.com/analysis/sandisks-42b-bet-why-market-is-pricing-a-saaslike-backlog-as-a-commodity-cycle-200680287</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -520,75 +532,75 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>1354.82</v>
+        <v>1737.99</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>0.148</v>
+        <v>0.155</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="str">
         <f>(Model!$B$8*Model!$B$7)</f>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$10*Model!$B$6)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
@@ -666,51 +678,51 @@
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B23" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -739,43 +751,65 @@
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>