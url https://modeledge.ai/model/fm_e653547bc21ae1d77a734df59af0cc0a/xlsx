--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="normalized_net_income_usd_m">Model!$B$13</definedName>
     <definedName name="forward_adjusted_eps">Model!$B$14</definedName>
+    <definedName name="fair_value">Model!$B$15</definedName>
     <definedName name="implied_equity_value_usd_m">Model!$B$16</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="operating_earnings_growth">Model!$B$9</definedName>
+    <definedName name="target_pe">Model!$B$10</definedName>
     <definedName name="upside">Model!$B$17</definedName>
     <definedName name="current_diluted_shares_m">Model!$B$5</definedName>
-    <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="fy26_adjusted_eps">Model!$B$7</definedName>
     <definedName name="net_share_reduction">Model!$B$8</definedName>
-    <definedName name="operating_earnings_growth">Model!$B$9</definedName>
-[...1 lines deleted...]
-    <definedName name="fair_value">Model!$B$15</definedName>
     <definedName name="forward_shares_m">Model!$B$12</definedName>
-    <definedName name="normalized_net_income_usd_m">Model!$B$13</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>H&amp;R Block normalized EPS valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e653547bc21ae1d77a734df59af0cc0a</t>
+    <t>As of 2026-09-29  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e653547bc21ae1d77a734df59af0cc0a</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current diluted shares</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>FY2026 adjusted EPS</t>
   </si>
   <si>
     <t>FY2027 net share reduction</t>
   </si>
   <si>
     <t>FY2027 operating earnings growth</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
@@ -127,50 +127,77 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>net_share_reduction = 0.02, operating_earnings_growth = -0.05, target_pe = 7</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>net_share_reduction = 0.08, operating_earnings_growth = 0.08, target_pe = 13</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 29 Modeledge reference HRB stock price $40.58, retrieved 2026-09-29T15:15:03.816892-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29 proxy review: proposed 2026 plan reserves 6.5M shares and replaces 8.242771M unused 2018-plan capacity; it is subject to November 10 approval and is not issued dilution. 2.220954M outstanding unvested awards were disclosed at September 11, and 122.493064M basic shares at the September 15 record date. Do not substitute basic shares for the existing weighted diluted EPS denominator or add all authorized awards. Retain $5.31 FY2026 EPS, 9.812% operating growth, 5% net share reduction and 10x. ARS PDF could not be extracted/opened; full annual review remains unresolved.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/HRB/filing/DEF%2014A/0001104659-26-111942</t>
+  </si>
+  <si>
+    <t>Additional supporting record for the September 29 HRB review.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/HRB/filing/DEFA14A/0001104659-26-111945</t>
+  </si>
+  <si>
+    <t>FY2026 adjusted EPS was $5.31. FY2027 guidance calls for $4.11B-$4.16B revenue, $1.11B-$1.14B adjusted EBITDA, and $6.04-$6.24 adjusted diluted EPS.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/12659/000001265926000019/q4fy26earningsrelease.htm</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
   </si>
   <si>
     <t>Management raised FY2026 adjusted diluted EPS guidance to $5.10-$5.20 and reported 127.813 million Q3 diluted weighted-average shares; the board also authorized an incremental $100 million of Q4 repurchases within the existing program.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/12659/000001265926000015/q3fy26earningrelease.htm</t>
   </si>
   <si>
     <t>HRB current market quotation used as the comparison price on July 29, 2026.</t>
   </si>
   <si>
     <t>https://www.nyse.com/quote/XNYS:HRB</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
@@ -534,83 +561,83 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>127.8</v>
+        <v>126.989</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
-        <v>46.69</v>
+        <v>40.58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
-        <v>5.15</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>0.05</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>0.03</v>
+        <v>0.09812</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="str">
         <f>(Model!$B$5*(1-Model!$B$8))</f>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
@@ -728,94 +755,138 @@
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>