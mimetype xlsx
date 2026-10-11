--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -10,211 +10,339 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="fy2025_diluted_shares">Model!$B$8</definedName>
-[...15 lines deleted...]
-    <definedName name="fy2025_operating_cash_flow">Model!$B$9</definedName>
+    <definedName name="fy2025_fcf">Model!$B$28</definedName>
+    <definedName name="fy2025_diluted_shares">Model!$B$11</definedName>
+    <definedName name="fy2025_operating_cash_flow">Model!$B$12</definedName>
+    <definedName name="target_fcf_multiple">Model!$B$23</definedName>
+    <definedName name="fcf_value">Model!$B$36</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="h1_fy2025_capex">Model!$B$13</definedName>
+    <definedName name="nonrecurring_refund_cash">Model!$B$17</definedName>
+    <definedName name="q1_fy2025_diluted_eps">Model!$B$19</definedName>
+    <definedName name="tariff_refund_eps">Model!$B$25</definedName>
+    <definedName name="ttm_operating_cash_flow">Model!$B$31</definedName>
+    <definedName name="fy2025_fcf_per_share">Model!$B$33</definedName>
+    <definedName name="target_pe">Model!$B$24</definedName>
+    <definedName name="implied_equity_value">Model!$B$38</definedName>
+    <definedName name="eps_value">Model!$B$32</definedName>
+    <definedName name="fy2025_diluted_eps">Model!$B$10</definedName>
+    <definedName name="h1_fy2026_ocf">Model!$B$16</definedName>
+    <definedName name="q1_fy2026_diluted_eps">Model!$B$20</definedName>
+    <definedName name="ttm_capex">Model!$B$29</definedName>
+    <definedName name="h1_fy2025_ocf">Model!$B$14</definedName>
+    <definedName name="h1_fy2026_capex">Model!$B$15</definedName>
+    <definedName name="q2_fy2026_eps">Model!$B$22</definedName>
+    <definedName name="normalized_fcf_per_share">Model!$B$35</definedName>
+    <definedName name="forward_reported_eps">Model!$B$8</definedName>
+    <definedName name="fy2025_capex">Model!$B$9</definedName>
+    <definedName name="pe_weight">Model!$B$18</definedName>
+    <definedName name="normalized_fcf">Model!$B$34</definedName>
+    <definedName name="fair_value">Model!$B$37</definedName>
+    <definedName name="upside">Model!$B$39</definedName>
+    <definedName name="ttm_eps">Model!$B$30</definedName>
+    <definedName name="current_diluted_shares">Model!$B$6</definedName>
+    <definedName name="q2_fy2025_eps">Model!$B$21</definedName>
+    <definedName name="forward_normalized_eps">Model!$B$27</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Lululemon Athletica EPS and FCF blended valuation</t>
   </si>
   <si>
-    <t>As of 2026-07-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e730a2123f88868e7923337858e15e30</t>
+    <t>Blends forward FY26 EPS excluding tariff refunds with updated trailing twelve-month FCF excluding the gross tariff refund and interest receipt. Keeps the 75% EPS / 25% FCF base weights and 13x/16x multiples. TTM cash flow is historical and seasonal, not FY26 guidance; cash-tax timing around the refund is uncertain. Historical FY25 outputs are retained for comparison only.</t>
+  </si>
+  <si>
+    <t>As of 2026-10-07  ·  Currency: USD  ·  https://modeledge.ai/model/fm_e730a2123f88868e7923337858e15e30</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
+    <t>Q2 FY26 diluted shares</t>
+  </si>
+  <si>
     <t>Current share price</t>
   </si>
   <si>
+    <t>FY26 reported EPS guidance midpoint</t>
+  </si>
+  <si>
     <t>FY2025 capital expenditures</t>
   </si>
   <si>
     <t>FY2025 diluted EPS</t>
   </si>
   <si>
     <t>FY2025 diluted shares</t>
   </si>
   <si>
     <t>FY2025 operating cash flow</t>
   </si>
   <si>
+    <t>H1 FY25 capex</t>
+  </si>
+  <si>
+    <t>H1 FY25 operating cash flow</t>
+  </si>
+  <si>
+    <t>H1 FY26 capex</t>
+  </si>
+  <si>
+    <t>H1 FY26 operating cash flow</t>
+  </si>
+  <si>
+    <t>Gross tariff refund and interest received</t>
+  </si>
+  <si>
     <t>Weight on EPS multiple value</t>
   </si>
   <si>
     <t>Q1 FY2025 diluted EPS</t>
   </si>
   <si>
     <t>Q1 FY2026 diluted EPS</t>
   </si>
   <si>
+    <t>Q2 FY25 diluted EPS</t>
+  </si>
+  <si>
+    <t>Q2 FY26 diluted EPS</t>
+  </si>
+  <si>
     <t>Target FCF multiple</t>
   </si>
   <si>
     <t>Target P/E multiple</t>
   </si>
   <si>
+    <t>Nonrecurring tariff refund EPS</t>
+  </si>
+  <si>
     <t>Calculations</t>
   </si>
   <si>
+    <t>forward_normalized_eps</t>
+  </si>
+  <si>
     <t>fy2025_fcf</t>
   </si>
   <si>
+    <t>ttm_capex</t>
+  </si>
+  <si>
     <t>ttm_eps</t>
   </si>
   <si>
+    <t>ttm_operating_cash_flow</t>
+  </si>
+  <si>
+    <t>eps_value</t>
+  </si>
+  <si>
     <t>fy2025_fcf_per_share</t>
   </si>
   <si>
-    <t>eps_value</t>
+    <t>normalized_fcf</t>
+  </si>
+  <si>
+    <t>normalized_fcf_per_share</t>
   </si>
   <si>
     <t>fcf_value</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
+    <t>implied_equity_value</t>
+  </si>
+  <si>
     <t>upside</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value</t>
   </si>
   <si>
     <t>Upside</t>
   </si>
   <si>
     <t>TTM EPS</t>
   </si>
   <si>
     <t>FY2025 FCF/share</t>
   </si>
   <si>
+    <t>Forward EPS excluding refund</t>
+  </si>
+  <si>
+    <t>TTM FCF excluding gross refund</t>
+  </si>
+  <si>
+    <t>Normalized TTM FCF per share</t>
+  </si>
+  <si>
+    <t>Implied equity value</t>
+  </si>
+  <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>pe_weight = 0.65, target_fcf_multiple = 12, target_pe = 10</t>
+    <t>forward_reported_eps = 8.86, pe_weight = 0.65, target_fcf_multiple = 12, target_pe = 10</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>pe_weight = 0.8, target_fcf_multiple = 20, target_pe = 16</t>
+    <t>forward_reported_eps = 10.86, pe_weight = 0.8, target_fcf_multiple = 20, target_pe = 16</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 7 Model Edge reference LULU quote $91.88, refreshed 2026-10-07T15:03:01.140537-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 leadership 8-K appoints product chief Gauger effectiveOct26: $1M salary,150%targetbonus,$1.9Msign-on,$2.8Mtwo-yearRSUs and up to$0.5Mreimbursement; COO Godsey $0.7Msalary,100%targetbonus,$0.65Msign-on,$2Mtwo-yearRSUs. Two departures November6; CFO Frank expanded interim responsibilities and retention equity not quantified. These commitments do not establish revised net company earnings guidance or issued common shares. Preserve normalized FY26 EPS $8.745, excluding $0.86 tariff refund, and 75%13xEPS/25%16xFCF method; $128.329523 unchanged.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LULU/filing/8-K/0001397187-26-000131</t>
+  </si>
+  <si>
+    <t>September 14 8-K confirms previously announced CEO Heidi O'Neill started September 8, board expanded to 12, and procedural bylaw changes; no new operating guidance. September 11 Forms 3/4 cover contingent RSUs and service-vesting options, not an immediate full issuance. Preserve adjusted FY2026 EPS, excluded tariff refund and existing valuation method.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LULU/filing/8-K/0001397187-26-000129</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference LULU share price $100.3 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
     <t>FY2025 Form 10-K reports net revenue of $11.103B, diluted EPS of $13.26, operating cash flow of $1.602B, capital expenditures of $0.681B, and 119.068M diluted shares.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1397187/000139718726000020/</t>
   </si>
   <si>
     <t>Q1 FY2026 Form 10-Q reports diluted EPS of $1.69 versus $2.60 in Q1 FY2025.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1397187/000139718726000078/</t>
   </si>
   <si>
     <t>Current share price of $115.64 from Modeledge portfolio quote cache.</t>
+  </si>
+  <si>
+    <t>FY26 EPS guide $9.48-$9.73 includes $0.86 tariff refund and interest benefit. Q2 EPS $2.92 versus $3.10; Q2 diluted shares 112.919M.</t>
+  </si>
+  <si>
+    <t>https://corporate.lululemon.com/newsroom/press-releases/2026/09-03-2026-210528733</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>H1 FY26/FY25 OCF $589.278M/$209.722M and capex $277.056M/$330.161M. Received $134.5M tariff refunds plus $4.1M interest. TTM FCF is bridged from FY25 and gross refunds removed conservatively.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LULU/filing/10-Q/0001397187-26-000127</t>
+  </si>
+  <si>
+    <t>September 8, 2026 provider reference quote refreshed to $103.19; price-dependent outputs updated. No new indexed company activity since the September 7 review; existing intrinsic assumptions retained.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/LULU</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="#,##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0%"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
+    <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="14"/>
     </font>
     <font>
       <family val="2"/>
       <color rgb="FF808080"/>
       <sz val="10"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
     </font>
     <font>
@@ -226,77 +354,80 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
+      <alignment/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyAlignment="false">
       <alignment/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship><Relationship Id="rId6" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -541,337 +672,579 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="s">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="3" t="s">
+    <row r="3">
+      <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="3" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>115.64</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="6">
-        <v>680.802</v>
+      <c r="B6">
+        <v>112.919</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
-        <v>13.26</v>
+        <v>91.88</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="7">
-        <v>119.068</v>
+      <c r="B8">
+        <v>9.605</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
-        <v>1602.477</v>
+        <v>680.802</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="8">
-        <v>0.75</v>
+      <c r="B10" s="5">
+        <v>13.26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="5">
-        <v>2.6</v>
+      <c r="B11" s="7">
+        <v>119.068</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="5">
-        <v>1.69</v>
+      <c r="B12" s="6">
+        <v>1602.477</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>16</v>
+        <v>330.161</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14">
+        <v>209.722</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>13</v>
+      <c r="B15">
+        <v>277.056</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B16" t="str">
-        <f>(Model!$B$9-Model!$B$6)</f>
+      <c r="B16">
+        <v>589.278</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B17" t="str">
-        <f>((Model!$B$7-Model!$B$11)+Model!$B$12)</f>
+      <c r="B17">
+        <v>138.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" t="str">
-        <f>(Model!$B$16/Model!$B$8)</f>
+      <c r="B18" s="8">
+        <v>0.75</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B19" t="str">
-        <f>(Model!$B$17*Model!$B$14)</f>
+      <c r="B19" s="5">
+        <v>2.6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B20" t="str">
-        <f>(Model!$B$18*Model!$B$13)</f>
+      <c r="B20" s="5">
+        <v>1.69</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B21" t="str">
-        <f>((Model!$B$19*Model!$B$10)+(Model!$B$20*(1-Model!$B$10)))</f>
+      <c r="B21">
+        <v>3.1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B22" t="str">
-        <f>((Model!$B$21/Model!$B$5)-1)</f>
+      <c r="B22">
+        <v>2.92</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="4" t="s">
         <v>21</v>
+      </c>
+      <c r="B23">
+        <v>16</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="5" t="str">
-        <f>Model!$B$21</f>
+      <c r="B24">
+        <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="9" t="str">
-        <f>Model!$B$22</f>
+      <c r="B25">
+        <v>0.86</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="4" t="s">
+      <c r="A26" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <f>Model!$B$17</f>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="5" t="str">
-        <f>Model!$B$18</f>
+      <c r="B27" t="str">
+        <f>(Model!$B$8-Model!$B$25)</f>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" t="str">
+        <f>(Model!$B$12-Model!$B$9)</f>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="3" t="s">
-        <v>26</v>
+      <c r="A29" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" t="str">
+        <f>((Model!$B$9-Model!$B$13)+Model!$B$15)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B30" t="s">
         <v>28</v>
+      </c>
+      <c r="B30" t="str">
+        <f>((((Model!$B$10-Model!$B$19)+Model!$B$20)-Model!$B$21)+Model!$B$22)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B31" t="s">
-        <v>30</v>
+      <c r="B31" t="str">
+        <f>((Model!$B$12-Model!$B$14)+Model!$B$16)</f>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" t="str">
+        <f>(Model!$B$27*Model!$B$24)</f>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B33" t="str">
+        <f>(Model!$B$28/Model!$B$11)</f>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="s">
         <v>32</v>
+      </c>
+      <c r="B34" t="str">
+        <f>((Model!$B$31-Model!$B$29)-Model!$B$17)</f>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" t="str">
+        <f>(Model!$B$34/Model!$B$6)</f>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" t="str">
+        <f>(Model!$B$35*Model!$B$23)</f>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" t="str">
+        <f>((Model!$B$32*Model!$B$18)+(Model!$B$36*(1-Model!$B$18)))</f>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" t="str">
+        <f>(Model!$B$37*Model!$B$6)</f>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" t="str">
+        <f>((Model!$B$37/Model!$B$7)-1)</f>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="5" t="str">
+        <f>Model!$B$37</f>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="9" t="str">
+        <f>Model!$B$39</f>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="5" t="str">
+        <f>Model!$B$30</f>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="5" t="str">
+        <f>Model!$B$33</f>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="5" t="str">
+        <f>Model!$B$27</f>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="10" t="str">
+        <f>Model!$B$34</f>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="5" t="str">
+        <f>Model!$B$35</f>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="10" t="str">
+        <f>Model!$B$38</f>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>