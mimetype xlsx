--- v0 (2026-08-11)
+++ v1 (2026-10-14)
@@ -10,189 +10,228 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="other_value_m">Model!$B$8</definedName>
+    <definedName name="equity_value_m">Model!$B$20</definedName>
+    <definedName name="current_price">Model!$B$5</definedName>
+    <definedName name="direct_operating_expense_per_bbl">Model!$B$6</definedName>
     <definedName name="petroleum_sga_m">Model!$B$10</definedName>
-    <definedName name="equity_value_m">Model!$B$20</definedName>
-    <definedName name="direct_operating_expense_per_bbl">Model!$B$6</definedName>
+    <definedName name="shares_outstanding_m">Model!$B$15</definedName>
+    <definedName name="refining_ebitda_m">Model!$B$18</definedName>
     <definedName name="normalized_throughput_bpd">Model!$B$7</definedName>
     <definedName name="refining_ev_ebitda_multiple">Model!$B$11</definedName>
-    <definedName name="shares_outstanding_m">Model!$B$15</definedName>
-    <definedName name="refining_ebitda_m">Model!$B$18</definedName>
+    <definedName name="refining_margin_per_bbl">Model!$B$12</definedName>
+    <definedName name="annual_throughput_mmbbl">Model!$B$17</definedName>
+    <definedName name="other_value_m">Model!$B$8</definedName>
+    <definedName name="uan_stake_equity_value_m">Model!$B$13</definedName>
     <definedName name="fair_value_per_share">Model!$B$21</definedName>
-    <definedName name="current_price">Model!$B$5</definedName>
-    <definedName name="refining_margin_per_bbl">Model!$B$12</definedName>
     <definedName name="upside_pct">Model!$B$22</definedName>
     <definedName name="parent_refining_net_debt_m">Model!$B$9</definedName>
-    <definedName name="uan_stake_equity_value_m">Model!$B$13</definedName>
-    <definedName name="annual_throughput_mmbbl">Model!$B$17</definedName>
     <definedName name="refining_ev_m">Model!$B$19</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>CVR Energy SOTP Mid-Cycle Refining Valuation</t>
   </si>
   <si>
-    <t>As of 2026-08-05  ·  Currency: USD  ·  https://modeledge.ai/model/fm_ebbc6b5bce18ac5b9249c4ccc8cf1e45</t>
+    <t>As of 2026-10-13  ·  Currency: USD  ·  https://modeledge.ai/model/fm_ebbc6b5bce18ac5b9249c4ccc8cf1e45</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current CVI share price</t>
   </si>
   <si>
     <t>Direct operating expense per throughput barrel</t>
   </si>
   <si>
     <t>Normalized petroleum throughput</t>
   </si>
   <si>
     <t>Other/RIN liability and corporate value</t>
   </si>
   <si>
     <t>Parent/refining net debt after excluding UAN</t>
   </si>
   <si>
     <t>Petroleum SG&amp;A</t>
   </si>
   <si>
     <t>Petroleum EV / EBITDA multiple</t>
   </si>
   <si>
     <t>Mid-cycle refining margin per throughput barrel</t>
   </si>
   <si>
-    <t>CVI 37% UAN equity stake value</t>
+    <t>Approximate CVI 36.8% UAN equity stake value</t>
   </si>
   <si>
     <t>Constants</t>
   </si>
   <si>
     <t>shares_outstanding_m</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>annual_throughput_mmbbl</t>
   </si>
   <si>
     <t>refining_ebitda_m</t>
   </si>
   <si>
     <t>refining_ev_m</t>
   </si>
   <si>
     <t>equity_value_m</t>
   </si>
   <si>
     <t>fair_value_per_share</t>
   </si>
   <si>
     <t>upside_pct</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Normalized petroleum EBITDA</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Fair value / share</t>
   </si>
   <si>
     <t>Upside / downside</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
-    <t>direct_operating_expense_per_bbl = 6, normalized_throughput_bpd = 210000, other_value_m = -300, parent_refining_net_debt_m = 620, petroleum_sga_m = 90, refining_ev_ebitda_multiple = 5, refining_margin_per_bbl = 16, uan_stake_equity_value_m = 493</t>
+    <t>direct_operating_expense_per_bbl = 6, normalized_throughput_bpd = 210000, other_value_m = -300, parent_refining_net_debt_m = 613, petroleum_sga_m = 90, refining_ev_ebitda_multiple = 5, refining_margin_per_bbl = 16, uan_stake_equity_value_m = 490.90975</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>direct_operating_expense_per_bbl = 6.5, normalized_throughput_bpd = 200000, other_value_m = -500, parent_refining_net_debt_m = 750, petroleum_sga_m = 95, refining_ev_ebitda_multiple = 4.5, refining_margin_per_bbl = 13, uan_stake_equity_value_m = 400</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>direct_operating_expense_per_bbl = 5.8, normalized_throughput_bpd = 215000, other_value_m = -100, parent_refining_net_debt_m = 500, petroleum_sga_m = 90, refining_ev_ebitda_multiple = 5.5, refining_margin_per_bbl = 20, uan_stake_equity_value_m = 600</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 13 Model Edge regular-session reference CVI price $63.12, refreshed 2026-10-13T15:02:12.141217-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/CVI</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>October 13 timestamped $126.21 provider quote; historical unit/ownership basis retained from existing cited filings.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/UAN</t>
+  </si>
+  <si>
+    <t>September 15: Update UAN stake from $493M to approximately $523.466M using the September presentation's 36.8% stake, July 24 reported 10.569637M UAN units and $134.58 September 15 20:00:03Z quote. Update parent/refining net debt from rounded $620M to $613M: ($1,783M consolidated debt/leases - $570M UAN debt) - ($737M consolidated cash - $137M UAN cash). Keep 210kbpd, $16/bbl normalized margin, 5x and $300M RIN/corporate deduction. September deck and EPA August 31 decision indicate SRE relief, but do not quantify a new issuer-specific net cash benefit sufficient to remove the allowance. Investigated 7.28% daily gain; a precise same-day cause was not established.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1376139/000137613926000041/exhibit991-investorprese.htm</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>September 15 reference CVI share price $52.17; provider quote update 2026-09-15T15:01:38.112488-06:00. Stock-price movement alone does not change the operating forecast.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>UAN Q2 10-Q cover reports 10,569,637 common units at July 24. September 15 UAN quote $134.58 at 20:00:03Z gives $1,422.461747M quoted equity value; 36.8% is the rounded ownership percentage in CVI's September deck. Parent/refining net debt excludes UAN cash and debt.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1425292/000142529226000031/</t>
+  </si>
+  <si>
+    <t>EPA August 31 2026 announcement addresses 2025 small-refinery exemptions and proposed reallocations. Industry relief is not a quantified CVI cash receipt; do not automatically reverse all RIN/corporate deductions.</t>
+  </si>
+  <si>
+    <t>https://www.epa.gov/newsreleases/epa-announces-action-2025-small-refinery-exemptions-and-related-actions</t>
+  </si>
+  <si>
     <t>CVR Energy Q2 2026 release reported adjusted EBITDA of $209M, petroleum adjusted EBITDA of $106M, petroleum throughput of 212,965 bpd, adjusted refining margin of $12.43/bbl, and direct operating expense of $5.93/bbl.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1376139/000137613926000038/exhibit991-cviq22026earnin.htm</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>CVR Energy Q2 2026 release reported consolidated cash of $737M, total debt and finance lease obligations of $1.783B, $570M of debt held by the nitrogen fertilizer segment, and $137M of fertilizer segment cash.</t>
   </si>
   <si>
     <t>Q3 2026 outlook called for petroleum throughput of 205,000-220,000 bpd, petroleum direct operating expenses of $110M-$120M, and lower fertilizer utilization from the East Dubuque turnaround.</t>
   </si>
   <si>
     <t>Q2 2026 call transcript discussed RIN pressure, including $216M of net RIN expense, a $408M accrued RFS obligation, $81M of realized hedge losses, and management's focus on debt reduction toward $1B gross leverage excluding CVR Partners.</t>
   </si>
   <si>
     <t>https://stockanalysis.com/stocks/cvi/transcripts/658274-q2-2026/</t>
   </si>
   <si>
     <t>CVI market price was about $33.33 and UAN market capitalization was about $1.33B around the August 5, 2026 refresh; CVI owns approximately 37% of CVR Partners common units.</t>
   </si>
   <si>
     <t>https://stockanalysis.com/stocks/uan/</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
@@ -562,115 +601,115 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col customWidth="true" max="1" min="1" width="36"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
-        <v>33.33</v>
+        <v>63.12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>210000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
         <v>-300</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="7">
         <v>90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>493</v>
+        <v>490.90974996335996</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15">
         <v>100.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="str">
@@ -777,127 +816,193 @@
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>