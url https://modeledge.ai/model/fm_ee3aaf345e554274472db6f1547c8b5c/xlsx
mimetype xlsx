--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -10,86 +10,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="shares">Model!$B$14</definedName>
+    <definedName name="foa_margin">Model!$B$36</definedName>
+    <definedName name="price">Model!$B$10</definedName>
+    <definedName name="fy25_foa_op_income">Model!$B$19</definedName>
+    <definedName name="h1_rev_2026">Model!$B$22</definedName>
+    <definedName name="foa_nopat">Model!$B$37</definedName>
+    <definedName name="upside_calc">Model!$B$43</definedName>
+    <definedName name="fy26_expenses">Model!$B$8</definedName>
+    <definedName name="q4_uplift">Model!$B$12</definedName>
+    <definedName name="rl_loss_fy26">Model!$B$13</definedName>
+    <definedName name="fy26_rev">Model!$B$31</definedName>
+    <definedName name="op_income_vs_fy25">Model!$B$35</definedName>
+    <definedName name="equity_value">Model!$B$41</definedName>
+    <definedName name="market_cap">Model!$B$26</definedName>
+    <definedName name="net_cash">Model!$B$27</definedName>
+    <definedName name="waste_fraction">Model!$B$16</definedName>
+    <definedName name="cash_and_marketable">Model!$B$18</definedName>
+    <definedName name="ai_build_writeoff">Model!$B$30</definedName>
+    <definedName name="fy26_growth">Model!$B$32</definedName>
+    <definedName name="implied_pe">Model!$B$40</definedName>
+    <definedName name="value_per_share">Model!$B$42</definedName>
+    <definedName name="fy25_rev">Model!$B$21</definedName>
+    <definedName name="growth_capex_2yr">Model!$B$25</definedName>
+    <definedName name="q4_rev">Model!$B$28</definedName>
+    <definedName name="fy26_op_income">Model!$B$33</definedName>
+    <definedName name="foa_op_income">Model!$B$34</definedName>
     <definedName name="core_ev">Model!$B$39</definedName>
-    <definedName name="fy25_rev">Model!$B$21</definedName>
-[...3 lines deleted...]
-    <definedName name="foa_nopat">Model!$B$37</definedName>
+    <definedName name="capex_2yr">Model!$B$6</definedName>
+    <definedName name="maint_capex_2yr">Model!$B$9</definedName>
+    <definedName name="rl_after_tax_loss">Model!$B$29</definedName>
     <definedName name="core_owner_earnings">Model!$B$38</definedName>
-    <definedName name="implied_pe">Model!$B$40</definedName>
-    <definedName name="upside_calc">Model!$B$43</definedName>
+    <definedName name="tax_rate">Model!$B$15</definedName>
+    <definedName name="fy25_op_income">Model!$B$20</definedName>
+    <definedName name="long_term_debt">Model!$B$23</definedName>
     <definedName name="foa_mult">Model!$B$7</definedName>
-    <definedName name="fy25_foa_op_income">Model!$B$19</definedName>
-[...8 lines deleted...]
-    <definedName name="fy26_expenses">Model!$B$8</definedName>
     <definedName name="q3_rev">Model!$B$11</definedName>
-    <definedName name="shares">Model!$B$14</definedName>
-[...13 lines deleted...]
-    <definedName name="market_cap">Model!$B$26</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>Meta Platforms (META) — Family of Apps owner earnings less Reality Labs and AI build haircut, FY2026E</t>
   </si>
   <si>
     <t>As of 2026-07-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_ee3aaf345e554274472db6f1547c8b5c</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Capex incl. finance-lease principal, 2026 + 2027</t>
   </si>
   <si>
     <t>Family of Apps owner-earnings multiple</t>
   </si>