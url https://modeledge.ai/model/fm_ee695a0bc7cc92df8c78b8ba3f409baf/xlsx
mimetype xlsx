--- v0 (2026-08-11)
+++ v1 (2026-10-24)
@@ -10,78 +10,78 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="current_price">Model!$B$8</definedName>
-    <definedName name="fcf_margin_2027">Model!$B$11</definedName>
+    <definedName name="cash_and_investments_usd_m">Model!$B$7</definedName>
+    <definedName name="diluted_shares_m">Model!$B$10</definedName>
+    <definedName name="target_fcf_yield">Model!$B$13</definedName>
     <definedName name="fcf_2027_usd_m">Model!$B$15</definedName>
     <definedName name="fair_value">Model!$B$18</definedName>
-    <definedName name="cash_and_investments_usd_m">Model!$B$7</definedName>
+    <definedName name="upside">Model!$B$19</definedName>
+    <definedName name="current_price">Model!$B$8</definedName>
     <definedName name="debt_usd_m">Model!$B$9</definedName>
-    <definedName name="diluted_shares_m">Model!$B$10</definedName>
+    <definedName name="fcf_margin_2027">Model!$B$11</definedName>
     <definedName name="revenue_2027_usd_m">Model!$B$12</definedName>
-    <definedName name="target_fcf_yield">Model!$B$13</definedName>
     <definedName name="enterprise_value_usd_m">Model!$B$16</definedName>
     <definedName name="equity_value_usd_m">Model!$B$17</definedName>
-    <definedName name="upside">Model!$B$19</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>Reddit 2027 FCF yield valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward 2027 EV/FCF yield valuation for Reddit. The model capitalizes normalized 2027 free cash flow and adds net cash. Q2 2026 results support a higher revenue and margin base, while the valuation still requires sustained direct-user growth, monetization, and disciplined stock compensation.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-05  ·  Currency: USD  ·  https://modeledge.ai/model/fm_ee695a0bc7cc92df8c78b8ba3f409baf</t>
+    <t>As of 2026-10-15  ·  Currency: USD  ·  https://modeledge.ai/model/fm_ee695a0bc7cc92df8c78b8ba3f409baf</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cash and investments</t>
   </si>
   <si>
     <t>Current price</t>
   </si>
   <si>
     <t>Debt</t>
   </si>
   <si>
     <t>Fully diluted shares</t>
   </si>
   <si>
     <t>2027 FCF margin</t>
   </si>
   <si>
     <t>2027 revenue</t>
   </si>
@@ -148,66 +148,90 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>cash_and_investments_usd_m = 2500, debt_usd_m = 0, diluted_shares_m = 210, fcf_margin_2027 = 0.32, revenue_2027_usd_m = 4200, target_fcf_yield = 0.045</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>cash_and_investments_usd_m = 3200, debt_usd_m = 0, diluted_shares_m = 204, fcf_margin_2027 = 0.4, revenue_2027_usd_m = 5600, target_fcf_yield = 0.0275</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 15 Model Edge regular-session RDDT reference $159.37, refreshed 2026-10-15T15:04:34.918885-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $155.365; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 mover and company-news checks found no verified new catalyst or fundamental input change. Preserve the current YAML's 5% FCF yield; the legacy 3% research narrative is not the active calculation.</t>
+  </si>
+  <si>
     <t>Q2 2026 revenue, profitability, users, ARPU, FCF, cash, shares, repurchases and Q3 outlook</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1713445/000171344526000098/0001713445-26-000098-index.html</t>
   </si>
   <si>
     <t>June 30, 2026 financial statements and stock-based compensation</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1713445/000171344526000100/0001713445-26-000100-index.html</t>
   </si>
   <si>
     <t>Q2 2026 management discussion of traffic quality, Google search volatility, monetization and investment</t>
   </si>
   <si>
     <t>https://modeledge.ai/company/RDDT/Transcript/7b27979621da0e9656075a88e6a63739</t>
+  </si>
+  <si>
+    <t>September 8 conference emphasized direct/app retention and ongoing Google licensing negotiations without disclosed economics or a new quantified outlook. August 12 8-K disclosed the chief legal officer transition effective September 14.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/RDDT/Transcript/c6a7a4f1e96003d5bc96774430114ab5</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -595,51 +619,51 @@
       </c>
     </row>
     <row r="5">
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>2786</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
-        <v>158.39</v>
+        <v>159.37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>207</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="9">
         <v>0.37</v>
       </c>
@@ -831,105 +855,149 @@
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
         <v>44</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" t="s">
         <v>31</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>