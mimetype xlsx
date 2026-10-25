--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -10,85 +10,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="exit_arr_b">Model!$B$12</definedName>
+    <definedName name="effective_diluted_shares_m">Model!$B$26</definedName>
+    <definedName name="current_price">Model!$B$7</definedName>
+    <definedName name="convert_net_proceeds_b">Model!$B$16</definedName>
+    <definedName name="convert_principal_b">Model!$B$17</definedName>
     <definedName name="exchange_shares_issued_m">Model!$B$18</definedName>
-    <definedName name="debt_pf_b">Model!$B$22</definedName>
-[...1 lines deleted...]
-    <definedName name="effective_diluted_shares_m">Model!$B$26</definedName>
     <definedName name="operating_ev_b">Model!$B$27</definedName>
     <definedName name="equity_value_b">Model!$B$28</definedName>
+    <definedName name="fair_value_per_share">Model!$B$29</definedName>
+    <definedName name="execution_discount_pct">Model!$B$11</definedName>
+    <definedName name="exit_arr_b">Model!$B$12</definedName>
+    <definedName name="cash_pf_b">Model!$B$21</definedName>
+    <definedName name="upside_pct">Model!$B$30</definedName>
     <definedName name="debt_b">Model!$B$8</definedName>
-    <definedName name="execution_discount_pct">Model!$B$11</definedName>
     <definedName name="strategic_investments_b">Model!$B$14</definedName>
-    <definedName name="convert_net_proceeds_b">Model!$B$16</definedName>
-[...1 lines deleted...]
-    <definedName name="cash_pf_b">Model!$B$21</definedName>
+    <definedName name="exchanged_notes_principal_b">Model!$B$19</definedName>
     <definedName name="gross_operating_ev_b">Model!$B$24</definedName>
-    <definedName name="net_cash_b">Model!$B$25</definedName>
     <definedName name="cash_b">Model!$B$6</definedName>
-    <definedName name="current_price">Model!$B$7</definedName>
     <definedName name="diluted_shares_m">Model!$B$9</definedName>
     <definedName name="ev_arr_multiple">Model!$B$10</definedName>
     <definedName name="future_dilution_pct">Model!$B$13</definedName>
-    <definedName name="exchanged_notes_principal_b">Model!$B$19</definedName>
-[...1 lines deleted...]
-    <definedName name="upside_pct">Model!$B$30</definedName>
+    <definedName name="debt_pf_b">Model!$B$22</definedName>
+    <definedName name="diluted_shares_pf_m">Model!$B$23</definedName>
+    <definedName name="net_cash_b">Model!$B$25</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
   <si>
     <t>NBIS Hawk valuation - AI cloud EV/ARR sum of parts</t>
   </si>
   <si>
-    <t>As of 2026-09-08  ·  Currency: USD  ·  https://modeledge.ai/model/fm_eed27a90f058cbfc2c4c21acfaf8afff</t>
+    <t>As of 2026-10-22  ·  Currency: USD  ·  https://modeledge.ai/model/fm_eed27a90f058cbfc2c4c21acfaf8afff</t>
   </si>
   <si>
     <t>Valuation</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Cash and equivalents at Jun. 30, 2026 ($B)</t>
   </si>
   <si>
     <t>Hawk last price used for upside</t>
   </si>
   <si>
     <t>Current plus non-current debt at Jun. 30, 2026 ($B)</t>
   </si>
   <si>
     <t>Fully diluted shares before convert-exchange and future funding cushion (M)</t>
   </si>
   <si>
     <t>Applied EV / ARR multiple</t>
   </si>
   <si>
     <t>Execution / financing risk discount</t>
   </si>
@@ -176,99 +176,276 @@
   <si>
     <t>ev_arr_multiple = 8, execution_discount_pct = 0, exit_arr_b = 8, future_dilution_pct = 0.04, strategic_investments_b = 1.607</t>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>ev_arr_multiple = 5, execution_discount_pct = 0.1, exit_arr_b = 7, future_dilution_pct = 0.12, strategic_investments_b = 1.2</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>ev_arr_multiple = 10, execution_discount_pct = 0, exit_arr_b = 10, future_dilution_pct = 0, strategic_investments_b = 2</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 22 6-K and financing release disclose $3.5B senior secured bridge agreed October 17, maturity October 16 2027, SOFR +2.75% stepping 0.25% each 90 days to 3.50%, security and minimum-liquidity covenant. Commitment is not proof of funds drawn or available net cash. Preserve $8B exit ARR, existing multiple and capital bridge until draw/cash uses and financing conditions are reconciled. Daily 7.23% decline investigated; no quantified new ARR guidance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/filing/6-K/0001104659-26-117978</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Regular-session reference $159.17 retrieved 2026-10-22T15:22:04.961213-06:00. Quote updates alone do not change operating assumptions.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>October 16 Model Edge regular-session NBIS reference $165.47, refreshed 2026-10-16T15:05:08.179395-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>Reviewed 0001513845-26-000130 source content.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/filing/4/0001513845-26-000130</t>
+  </si>
+  <si>
+    <t>October 15 Model Edge regular-session NBIS reference $188.41, refreshed 2026-10-15T15:04:37.998376-06:00. Retrieval time is not trade time. Scope and separate financial-anchor changes are described in refresh context.</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>Read new debt-maturity research artifact and cross-checked issuer financing releases: August notes accrete to 110%/125% at 2030/2034 maturity, while conversion shares use original principal. July $775M secured facility is a financing commitment with draw/current-cash/amortization reconciliation outstanding. No unmatched future maturity amount is added to today's debt bridge. October 15 Form 144 proposes sale of 7,260 existing RSU shares.</t>
+  </si>
+  <si>
+    <t>https://nebius.com/newsroom/nebius-group-announces-pricing-of-upsized-private-offering-of-5-0-billion-of-convertible-senior-notes</t>
+  </si>
+  <si>
+    <t>October 14 Model Edge regular-session reference NBIS price $186.01, refreshed 2026-10-14T14:58:23.792525-06:00. Price refresh changes market-relative outputs; separate evidence/relative-method changes are described below.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>New public research artifact relies on third-party project estimates and notes uncertain tenant/capacity attribution; cumulative MW are not annual additions or contracted Nebius revenue. No confirmed ARR revision. Preserve $8B exit ARR, 8x and paired convert cash/debt plus actual 15.8M exchange shares. Price -10.08%; Reuters describes broader AI financing/rates pressure.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/artifact/d58d07707f797794b0bed4dcc1b9f3df7214f51496d21ea6a5fae65d3165d78a</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 14 scoped review.</t>
+  </si>
+  <si>
+    <t>https://www.investing.com/news/economy-news/ai-infrastructure-firms-slump-as-us-rate-hike-bets-rise-4949759</t>
+  </si>
+  <si>
+    <t>October 12 Model Edge regular-session reference NBIS price $210.06, refreshed 2026-10-12T15:02:21.615862-06:00. Price refresh changes market-relative outputs; BRUN separately reprices its existing relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>Microsoft's own-workload Maia expansion is competitive context; no specific Nebius contracted-capacity change disclosed.</t>
+  </si>
+  <si>
+    <t>https://blogs.microsoft.com/blog/2026/10/12/microsoft-to-expand-azure-maia-system-to-multi-gigawatt-deployments/</t>
+  </si>
+  <si>
+    <t>October 8 Model Edge reference NBIS price $219.71, refreshed 2026-10-08T15:00:50.43632-06:00. Market-relative outputs use this quote; intrinsic assumptions only change on evidence.</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>Goldman Sachs October 8 13G/A reports a passive September 30 5.1% Class A holding; it is not an issuer capital raise.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/filing/SC%2013GA/0000886982-26-000526</t>
+  </si>
+  <si>
+    <t>October 7 Model Edge reference NBIS quote $237.15, refreshed 2026-10-07T15:03:03.431849-06:00. Market-relative outputs use this price; valuation changes are separately explained.</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>October 7 price -5.09% following prior+7.44%. No verified new operating guidance or quantified financing/acquisition terms found. Broad AI infrastructure weakness is market context only. Preserve $8BARR,8x,and existing convertible/cash/share treatment; $183.056569 unchanged in both linked portfolios. Inferize terms remain undisclosed; July secured financing requires full cash-use reconciliation.</t>
+  </si>
+  <si>
+    <t>October 6 Model Edge reference NBIS quote $249.87, refreshed 2026-10-06T15:02:52.612173-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6: price rose 7.44% to $249.87. Market reporting points to the earlier Inferize acquisition and AI capacity momentum, not a verified new quantified contract or revised ARR guide. New Form 4 reports COO sales of 500,000 existing shares under a May 22 plan, not an incremental grant. Preserve $8B exit ARR, 8x base multiple and the current financing bridge in both portfolios. Inferize consideration remains undisclosed; no invented acquisition accretion.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/filing/4/0001513845-26-000126</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 6 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://nebius.com/newsroom</t>
+  </si>
+  <si>
+    <t>https://www.benzinga.com/markets/tech/26/10/62197008/why-is-nebius-group-stock-soaring-tuesday</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference NBIS quote $242.81, refreshed 2026-10-02T17:10:06.29364-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 1 acquisition of Inferize supports TokenFactory cold-start and GPU-utilization capabilities. Company release discloses no consideration, funding, incremental ARR or quantified margin benefit. Preserve the existing $8B ARR/8x framework and financing bridge in both linked portfolios until acquisition economics are available. Boynton Form 4 confirms sale of 50 existing shares under a March plan, not new issuance.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/filing/6-K/0001104659-26-112824</t>
+  </si>
+  <si>
+    <t>September 29 Modeledge reference NBIS stock price $237.355, retrieved 2026-09-29T15:15:01.305628-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29 Form 144 proposes sale of 50 existing shares held by the John W. Boynton IV trust under a March 6 plan; not 50 million shares or new issuer capital. Retain the existing $8B exit ARR, 8x valuation, pro forma convertible cash/debt bridge and dilution cushion. The July $775M secured financing and complete share-class/cash-use reconciliation remain unresolved; both ai and main rows use this same model.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/filing/144/0001950047-26-009868</t>
+  </si>
+  <si>
+    <t>September 24: shares rose 7.44%; no newly quantified primary-source operating or financing catalyst was verified. Retain the existing $8B exit ARR, 8x multiple, net-debt and convertible bridge. The July $775M secured-loan closing/cash-use reconciliation remains open, as does the older indexed window. Do not recognize financing proceeds as free equity value or infer contract economics from price momentum.</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>September 24 reference NBIS price $243.48; quote refresh timestamp 2026-09-24T15:15:28.398741-06:00. This changes market-relative outputs; price alone does not change operating assumptions.</t>
+  </si>
+  <si>
+    <t>AI-infrastructure selloff is market context only. Preserve the already modeled offering/conversion treatment; the $775M July secured-loan bridge remains unresolved.</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>September 14 Modeledge reference NBIS share price $212.19 retrieved after the regular U.S. close. Quote updates affect market-relative outputs; forecast changes, if any, are separately identified.</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $228.11; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 mover and company-news review found no verified new company-specific catalyst. Preserve existing revenue/multiple and capital structure; the previously identified July secured-debt bridge remains unresolved.</t>
+  </si>
+  <si>
     <t>Q2 2026 release reported revenue of $582.3M, adjusted EBITDA of $236.2M, cash and equivalents of $8.042B, current debt of $46.7M, non-current debt of $8.499B, non-marketable equity securities of $1.607B, and 271,855,218 shares outstanding at June 30, 2026 (238,400,165 Class A and 33,455,053 Class B).</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1513845/000110465926094568/tm2622968d1_ex99-1.htm</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>Aug 24, 2026 close 6-K EX-99.1: closed $3.45B of 0.50% converts due 2030 and $2.3B of 4.50% converts due 2034 ($5.75B aggregate original principal after greenshoe). Concurrently exchanged $400M original principal of 2.00% 2029 notes and $400M of 3.00% 2031 notes for about 15.8 million Class A shares.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1513845/000110465926100347/tm2623863d1_ex99-1.htm</t>
   </si>
   <si>
     <t>Aug 19, 2026 pricing 6-K EX-99.1: estimated net proceeds about $5.68B if greenshoe fully exercised. 2030 notes convert at 3.1902 shares per $1,000 (about $313.46); 2034 notes at 3.0802 (about $324.65). Company may settle conversions in cash, Class A shares, or a combination. Indenture default settlement method is physical settlement. 2030 notes accrete to 110% of original principal; 2034 notes to 125%.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1513845/000110465926098924/tm2623617d1_ex99-1.htm</t>
   </si>
   <si>
     <t>Management said annualized run-rate revenue reached $3.0B at June 30, 2026 and reaffirmed full-year 2026 guidance for $7B-$9B ARR, $3.0B-$3.4B revenue, about 40% adjusted EBITDA margin, and $20B-$25B capex.</t>
   </si>
   <si>
     <t>https://nebius.com/investor-events</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>Q2 2026 shareholder letter said capex was about $5.7B, 2026 customer prepayments are expected to exceed $9B, the July secured debt financing raised $775M at SOFR plus 2.50%, and customer commitments exceed $40B.</t>
   </si>
   <si>
     <t>https://assets.nebius.com/assets/4462517b-ce83-41f2-96ed-f2ac1bc06a05/SHLQ226%20%281%29.pdf?cache-buster=2026-08-12T11%3A57%3A07.944Z</t>
   </si>
   <si>
     <t>Modeledge price service returned an NBIS price of $218.50 at 2026-08-25T16:49:06Z; this updates only the upside denominator. Market cap was $52.44B.</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>September 8 Palantir partnership names Nebius preferred sovereign AI infrastructure partner with integration and deployment plans, but discloses no incremental contracted ARR, minimum revenue or pricing. August AGM authorized issuance and repurchases; authorization is not executed dilution or buybacks.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/1513845/000110465926105749/tm2624958d1_ex99-1.htm</t>
   </si>
   <si>
     <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>September 8 Goldman and September 9 Citi conferences described strong demand, contract-mix optimization and prospective asset-light capacity. No new period-specific ARR guidance or quantified Palantir economics replaces the $7B-$9B exit-2026 range; retained existing financing and dilution treatment.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/Transcript/cf51a3451f93aa42c2bf6da7ecb45b09</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>Goldman conference September 8: prospective third-party infrastructure access may expand capacity in 2027 and later, without a quantified new current-year ARR contribution.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/NBIS/Transcript/aedd2c71c5f7bd821252efa497276912</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -648,51 +825,51 @@
       </c>
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6">
         <v>8.042</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7">
-        <v>243.88</v>
+        <v>159.17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>8.546</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8">
         <v>330</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10">
         <v>8</v>
       </c>
@@ -919,51 +1096,51 @@
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>62</v>
+        <v>121</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -975,93 +1152,434 @@
         <v>45</v>
       </c>
       <c r="B2" t="s">
         <v>46</v>
       </c>
       <c r="C2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>48</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>52</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" t="s">
         <v>57</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" t="s">
         <v>59</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>60</v>
       </c>
-      <c r="C8" t="s">
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
         <v>61</v>
+      </c>
+      <c r="B9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C32" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" t="s">
+        <v>114</v>
+      </c>
+      <c r="C37" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" t="s">
+        <v>117</v>
+      </c>
+      <c r="C38" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>119</v>
+      </c>
+      <c r="B39" t="s">
+        <v>120</v>
+      </c>
+      <c r="C39" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>