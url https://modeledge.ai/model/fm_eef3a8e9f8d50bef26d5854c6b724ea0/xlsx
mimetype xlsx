--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,82 +10,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="raw_eps_peg">Model!$B$18</definedName>
+    <definedName name="fair_value">Model!$B$20</definedName>
+    <definedName name="upside">Model!$B$22</definedName>
+    <definedName name="current_price">Model!$B$6</definedName>
+    <definedName name="fair_peg">Model!$B$8</definedName>
     <definedName name="forward_eps">Model!$B$9</definedName>
+    <definedName name="forward_net_income">Model!$B$14</definedName>
+    <definedName name="revenue_growth_crosscheck">Model!$B$19</definedName>
+    <definedName name="implied_equity_value">Model!$B$21</definedName>
+    <definedName name="forward_pe">Model!$B$15</definedName>
+    <definedName name="target_pe">Model!$B$16</definedName>
+    <definedName name="conservative_peg">Model!$B$17</definedName>
+    <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_eps_growth_pct">Model!$B$10</definedName>
+    <definedName name="sustainable_growth_pct">Model!$B$12</definedName>
     <definedName name="forward_revenue_growth_pct">Model!$B$11</definedName>
-    <definedName name="target_pe">Model!$B$16</definedName>
-[...11 lines deleted...]
-    <definedName name="upside">Model!$B$22</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>Seagate classic forward PEG valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Classic Peter Lynch-style PEG valuation for Seagate. The model shows the mechanically cheap one-year forward PEG, but values the shares using a PEG of 1.0 on a haircut sustainable earnings-growth rate rather than capitalizing the full cyclical rebound.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-30  ·  Currency: USD  ·  https://modeledge.ai/model/fm_eef3a8e9f8d50bef26d5854c6b724ea0</t>
+    <t>As of 2026-10-06  ·  Currency: USD  ·  https://modeledge.ai/model/fm_eef3a8e9f8d50bef26d5854c6b724ea0</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Forward diluted shares</t>
   </si>
   <si>
     <t>Fair PEG ratio</t>
   </si>
   <si>
     <t>FY2027 consensus non-GAAP EPS</t>
   </si>
   <si>
     <t>FY2027 EPS growth</t>
   </si>
   <si>
     <t>FY2027 revenue growth</t>
   </si>
   <si>
     <t>Sustainable EPS growth used for PEG</t>
   </si>
@@ -161,63 +161,132 @@
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>forward_eps = 32.06, sustainable_growth_pct = 15</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>forward_eps = 41.89, sustainable_growth_pct = 25</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
+    <t>October 6 Model Edge reference STX quote $805.63, refreshed 2026-10-06T15:02:52.617374-06:00. Price changes refresh market-relative outputs; evidence-supported valuation changes are separately described.</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>October 6: price fell 9.18% to $805.63. Reporting describes competitive concerns involving Toshiba, Seagate and TDK magnetic-head supply. The reported supplier situation is not a confirmed issuer forecast cut. Earlier Toshiba capacity expansion refers to storage-capacity output, not necessarily HDD unit counts. October 6 consensus-page check (dated October 5) still gives FY2027 EPS $32.06/$35.78/$41.89, EPS growth 129.66% and revenue growth 54.04%. Preserve PEG 1 and sustainable growth 15%/20%/25%; fair value $715.60 unchanged.</t>
+  </si>
+  <si>
+    <t>https://sg.finance.yahoo.com/news/seagate-western-digital-stocks-slip-as-toshibas-ai-storage-push-rattles-sector-133525610.html</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 6 review; see the dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://stockanalysis.com/stocks/stx/forecast/</t>
+  </si>
+  <si>
+    <t>October 5 Model Edge reference STX price $887.09, refreshed 2026-10-05T15:03:37.217509-06:00. Price-only inputs refresh market-relative outputs; BRUN also refreshes its established peer-relative multiple.</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>October 5: reference price rebounded 4.49% to $887.09 following Friday’s Toshiba capacity-news selloff. Rechecked October 5 consensus: FY2027 EPS $32.06/$35.78/$41.89, EPS growth 129.66% and revenue growth 54.04% remain unchanged. Preserve PEG 1 with sustainable growth 15%/20%/25%, base value $715.60. Competitive storage capacity is a risk to monitor, not a quantified earnings cut or a reason to capitalize the full one-year rebound.</t>
+  </si>
+  <si>
+    <t>https://toshiba.semicon-storage.com/ap-en/company/news/news-topics/2026/10/storage-20261002-1.html</t>
+  </si>
+  <si>
+    <t>Additional source for the October 5 review; see dated evidence note.</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference STX quote $848.99, refreshed 2026-10-02T17:10:08.209906-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 2: reference shares fell 10.21% to $848.99. Toshiba confirms expanded Philippine nearline-HDD shipments and a nearly doubled FY2027 storage-capacity target versus FY2025, not doubled unit production. This is a credible reported competitive catalyst, not a quantified STX earnings revision. Available FY2027 consensus remains $35.78 EPS (bear $32.06/bull $41.89); keep PEG 1 and sustainable growth 15%/20%/25%, base $715.60. Two October 2 Forms 4 describe the CEO's preplanned option exercise and sales under a February 18 plan; avoid counting exercise, class changes or sales as multiple new share issuances.</t>
+  </si>
+  <si>
+    <t>Additional supporting source for the October 2 STX review; see the first dated evidence note.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/STX/filing/4/0001137789-26-000261</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $862.33; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 Goldman conference: purchase orders span four to five quarters; management expects sequential FY2027 revenue/margin growth, HAMR crossover by December and higher buybacks after another high-coupon note retirement. No new quantified EPS guide was given. Retain FY2027 EPS $35.78 and 1.0 fair PEG with 20% sustainable growth; do not roll into FY2028.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/STX/Transcript/bdace282e338141c05e6e863a3c39da9</t>
+  </si>
+  <si>
     <t>Seagate reported FY2026 revenue of $12.195 billion and non-GAAP diluted EPS of $15.58; it guided Q1 FY2027 revenue to $4.1 billion plus or minus $0.1 billion and non-GAAP EPS to $7.30 plus or minus $0.20.</t>
   </si>
   <si>
     <t>https://s24.q4cdn.com/101481333/files/doc_financials/2026/q4/STX-FQ4-26-Press-Release.pdf</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>S&amp;P Global consensus shown by StockAnalysis estimates FY2027 revenue of $18.51 billion, non-GAAP EPS of $35.80, revenue growth of 51.76%, and EPS growth of 129.81%.</t>
   </si>
   <si>
-    <t>https://stockanalysis.com/stocks/stx/forecast/</t>
+    <t>Consensus observed September 9: FY2027 adjusted non-GAAP EPS $35.78 (low $32.06, high $41.89), EPS growth 129.66%, revenue $18.78B and revenue growth 54.04%. This supersedes the July consensus source above. Page labels last updated July 30 and last checked August 28; the small EPS difference is not asserted to be new guidance. Fair PEG 1.0 and 15%/20%/25% sustainable growth scenarios are unchanged.</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>September 9 Citi conference reiterated sequential FY2027 growth and supply discipline without new quantified EPS guidance. September 8 redemption involved cash principal and incremental conversion shares; full diluted-share reconciliation remains pending. The forward share count is a diagnostic input and does not determine per-share EPS-times-P/E fair value.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/STX/Transcript/589b3401b74ee8c34e4f364abe2a7556</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.00"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
@@ -581,91 +650,91 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>848.9</v>
+        <v>805.63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
         <v>231</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
-        <v>35.8</v>
+        <v>35.78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10">
-        <v>129.81</v>
+        <v>129.66</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11">
-        <v>51.76</v>
+        <v>54.04</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="str">
         <f>(Model!$B$9*Model!$B$7)</f>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
@@ -839,94 +908,248 @@
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
         <v>45</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
         <v>46</v>
       </c>
-      <c r="C3" t="s">
-        <v>44</v>
+      <c r="B4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>