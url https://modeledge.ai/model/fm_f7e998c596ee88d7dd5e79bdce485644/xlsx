--- v0 (2026-08-12)
+++ v1 (2026-10-24)
@@ -10,88 +10,88 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="net_debt_usd_m">Model!$B$14:$E$14</definedName>
+    <definedName name="non_cerro_lindo_silver_moz">Model!$B$27:$E$27</definedName>
+    <definedName name="smelting_revenue_usd_m">Model!$B$28:$E$28</definedName>
+    <definedName name="zinc_mining_revenue_usd_m">Model!$B$29:$E$29</definedName>
+    <definedName name="cerro_lindo_silver_share">Model!$B$7</definedName>
+    <definedName name="smelting_byproduct_revenue_usd_m">Model!$B$17:$E$17</definedName>
+    <definedName name="smelting_margin_lift_vs_2025_usd_m">Model!$B$35:$E$35</definedName>
+    <definedName name="free_cash_flow_before_wc_usd_m">Model!$B$41:$E$41</definedName>
+    <definedName name="silver_price_usd_oz">Model!$B$15:$E$15</definedName>
+    <definedName name="zinc_price_usd_t">Model!$B$23:$E$23</definedName>
+    <definedName name="cerro_lindo_silver_moz">Model!$B$25:$E$25</definedName>
+    <definedName name="total_adjusted_ebitda_usd_m">Model!$B$40:$E$40</definedName>
     <definedName name="cerro_lindo_streamed_share">Model!$B$8:$E$8</definedName>
+    <definedName name="current_share_price_usd">Model!$B$10</definedName>
+    <definedName name="silver_production_moz">Model!$B$16:$E$16</definedName>
+    <definedName name="current_market_cap_usd_m">Model!$B$26</definedName>
     <definedName name="cerro_lindo_market_silver_moz">Model!$B$30:$E$30</definedName>
+    <definedName name="cerro_lindo_streamed_silver_moz">Model!$B$31:$E$31</definedName>
+    <definedName name="stream_silver_revenue_usd_m">Model!$B$37:$E$37</definedName>
+    <definedName name="smelting_adjusted_ebitda_usd_m">Model!$B$34:$E$34</definedName>
+    <definedName name="smelting_ebitda_margin">Model!$B$18:$E$18</definedName>
+    <definedName name="market_silver_revenue_usd_m">Model!$B$38:$E$38</definedName>
+    <definedName name="target_equity_value_usd_m">Model!$B$43:$E$43</definedName>
+    <definedName name="current_net_debt_usd_m">Model!$B$9</definedName>
+    <definedName name="stream_cash_price_usd_oz">Model!$B$20</definedName>
     <definedName name="current_enterprise_value_usd_m">Model!$B$33</definedName>
+    <definedName name="mining_zinc_production_kt">Model!$B$13:$E$13</definedName>
+    <definedName name="smelting_zinc_sales_kt">Model!$B$19:$E$19</definedName>
+    <definedName name="target_ev_ebitda_multiple">Model!$B$22:$E$22</definedName>
+    <definedName name="market_silver_moz">Model!$B$36:$E$36</definedName>
     <definedName name="mining_adjusted_ebitda_usd_m">Model!$B$39:$E$39</definedName>
+    <definedName name="implied_share_price_usd">Model!$B$44:$E$44</definedName>
+    <definedName name="diluted_shares_m">Model!$B$11</definedName>
+    <definedName name="mining_other_net_contribution_usd_m">Model!$B$12:$E$12</definedName>
+    <definedName name="sustaining_capex_usd_m">Model!$B$21:$E$21</definedName>
+    <definedName name="silver_stepdown_lift_usd_m">Model!$B$32:$E$32</definedName>
     <definedName name="target_enterprise_value_usd_m">Model!$B$42:$E$42</definedName>
-    <definedName name="current_share_price_usd">Model!$B$10</definedName>
-[...5 lines deleted...]
-    <definedName name="market_silver_revenue_usd_m">Model!$B$38:$E$38</definedName>
     <definedName name="cash_interest_tax_other_usd_m">Model!$B$6:$E$6</definedName>
-    <definedName name="mining_other_net_contribution_usd_m">Model!$B$12:$E$12</definedName>
-[...23 lines deleted...]
-    <definedName name="target_equity_value_usd_m">Model!$B$43:$E$43</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Nexa Resources zinc, silver stream step-down, and smelting margin model</t>
   </si>
   <si>
     <t>As of 2026-06-12  ·  Currency: USD  ·  https://modeledge.ai/model/fm_f7e998c596ee88d7dd5e79bdce485644</t>
   </si>
   <si>
     <t>FY2025A</t>
   </si>
   <si>
     <t>FY2026E</t>
   </si>
   <si>
     <t>FY2027E</t>
   </si>
   <si>
     <t>FY2028E</t>
   </si>