--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -10,136 +10,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="just_mult_raw">Model!$B$46</definedName>
+    <definedName name="just_mult">Model!$B$47</definedName>
+    <definedName name="ev">Model!$B$48</definedName>
+    <definedName name="value_per_share">Model!$B$50</definedName>
+    <definedName name="discount_rate">Model!$B$8</definedName>
+    <definedName name="gross_margin_actual">Model!$B$11</definedName>
+    <definedName name="disc">Model!$B$21</definedName>
+    <definedName name="entry_growth">Model!$B$9</definedName>
+    <definedName name="fcf_margin">Model!$B$10</definedName>
+    <definedName name="total_debt">Model!$B$17</definedName>
+    <definedName name="owner_margin">Model!$B$25</definedName>
+    <definedName name="market_ev">Model!$B$31</definedName>
+    <definedName name="upside_calc">Model!$B$51</definedName>
     <definedName name="decay">Model!$B$7</definedName>
+    <definedName name="sbc_pct">Model!$B$14</definedName>
+    <definedName name="equity_value">Model!$B$49</definedName>
+    <definedName name="cash">Model!$B$6</definedName>
+    <definedName name="total_mult_cap">Model!$B$18</definedName>
+    <definedName name="market_oe_mult">Model!$B$36</definedName>
     <definedName name="price">Model!$B$12</definedName>
-    <definedName name="total_debt">Model!$B$17</definedName>
-[...1 lines deleted...]
-    <definedName name="ev">Model!$B$48</definedName>
+    <definedName name="cagr_7yr">Model!$B$45</definedName>
+    <definedName name="net_cash">Model!$B$24</definedName>
+    <definedName name="term_mult_raw">Model!$B$26</definedName>
+    <definedName name="owner_earnings">Model!$B$32</definedName>
+    <definedName name="rev_mult">Model!$B$44</definedName>
+    <definedName name="term_mult">Model!$B$33</definedName>
+    <definedName name="revenue">Model!$B$13</definedName>
+    <definedName name="shares">Model!$B$15</definedName>
     <definedName name="terminal_mult_cap">Model!$B$16</definedName>
     <definedName name="market_cap">Model!$B$23</definedName>
-    <definedName name="market_ev">Model!$B$31</definedName>
-[...17 lines deleted...]
-    <definedName name="total_mult_cap">Model!$B$18</definedName>
+    <definedName name="cash_per_share">Model!$B$30</definedName>
     <definedName name="disc7">Model!$B$29</definedName>
-    <definedName name="cash_per_share">Model!$B$30</definedName>
-[...3 lines deleted...]
-    <definedName name="rev_mult">Model!$B$44</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
-[...7 lines deleted...]
-    <t>FY2026E</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
+  <si>
+    <t>Zscaler - owner earnings plus net cash (FY2026 actuals; owner earnings turned negative on capex surge)</t>
+  </si>
+  <si>
+    <t>As of 2026-09-03  ·  Currency: USD  ·  https://modeledge.ai/model/fm_f9266ed7a30abb368f5f4177d335a485</t>
+  </si>
+  <si>
+    <t>FY2026A</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
-    <t>Cash plus short-term investments</t>
+    <t>Cash plus short-term investments (2026-07-31)</t>
   </si>
   <si>
     <t>Annual relative growth decay</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
-    <t>Entry growth (organic, below 25.6% headline incl. Red Canary)</t>
-[...5 lines deleted...]
-    <t>GAAP gross margin (9M FY2026)</t>
+    <t>Entry growth (FY2027 guided 16.6-17.5% incl. Red Canary)</t>
+  </si>
+  <si>
+    <t>FCF margin (OCF less capex less capitalized software; FY2026 actual)</t>
+  </si>
+  <si>
+    <t>GAAP gross margin (FY2026 actual)</t>
   </si>
   <si>
     <t>Market price</t>
   </si>
   <si>
-    <t>Revenue annualized from 9M FY2026 actuals</t>
-[...5 lines deleted...]
-    <t>Shares outstanding</t>
+    <t>FY2026 actual revenue (ended 2026-07-31)</t>
+  </si>
+  <si>
+    <t>SBC as pct of revenue (cash-flow SBC line, FY2026 actual)</t>
+  </si>
+  <si>
+    <t>Weighted-average diluted shares (GAAP, FY2026)</t>
   </si>
   <si>
     <t>Terminal multiple cap</t>
   </si>
   <si>
-    <t>Convertible senior notes</t>
+    <t>Convertible senior notes (2026-07-31)</t>
   </si>
   <si>
     <t>Total multiple cap</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>d1</t>
   </si>
   <si>
     <t>disc</t>
   </si>
   <si>
     <t>g0</t>
   </si>
   <si>
     <t>market_cap</t>
   </si>
   <si>
     <t>net_cash</t>
   </si>
   <si>
     <t>owner_margin</t>
   </si>
@@ -218,111 +218,114 @@
   <si>
     <t>value_per_share</t>
   </si>
   <si>
     <t>upside_calc</t>
   </si>
   <si>
     <t>Outputs</t>
   </si>
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside to market</t>
   </si>
   <si>
     <t>Net cash per share</t>
   </si>
   <si>
     <t>Justified multiple of owner earnings</t>
   </si>
   <si>
     <t>Owner earnings bridge ($M)</t>
   </si>
   <si>
-    <t>Revenue (annualized)</t>
+    <t>Revenue (FY2026 actual)</t>
   </si>
   <si>
     <t>FCF margin</t>
   </si>
   <si>
     <t>less SBC pct</t>
   </si>
   <si>
     <t>= Owner margin</t>
   </si>
   <si>
     <t>= Owner earnings</t>
   </si>
   <si>
     <t>Justified multiple</t>
   </si>
   <si>
     <t>= Enterprise value</t>
   </si>
   <si>
     <t>plus net cash</t>
   </si>
   <si>
     <t>= Equity value</t>
   </si>
   <si>
     <t>Market pays (x owner earnings)</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>entry_growth = 0.13, fcf_margin = 0.25, sbc_pct = 0.28</t>
+    <t>entry_growth = 0.12, fcf_margin = 0.22, sbc_pct = 0.26</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>entry_growth = 0.25, fcf_margin = 0.33, sbc_pct = 0.2</t>
+    <t>entry_growth = 0.22, fcf_margin = 0.3, sbc_pct = 0.2</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
   </si>
   <si>
-    <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001713683&amp;type=10-Q&amp;dateb=&amp;owner=include&amp;count=10</t>
+    <t>https://www.sec.gov/Archives/edgar/data/1713683/000171368326000156/zs-07312026_991.htm</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/cgi-bin/browse-edgar?action=getcompany&amp;CIK=0001713683&amp;type=10-K&amp;dateb=&amp;owner=include&amp;count=10</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
@@ -694,139 +697,139 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>3539.107</v>
+        <v>3474.151</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>0.15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6">
-        <v>0.2927</v>
+        <v>0.2324</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="6">
-        <v>0.7683</v>
+        <v>0.768</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7">
-        <v>149.94</v>
+        <v>177.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B13">
-        <v>3272.45</v>
+        <v>3352.523</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="6">
-        <v>0.2487</v>
+        <v>0.2452</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>161.71</v>
+        <v>161.872</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B16">
         <v>18</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17">
-        <v>1699.636</v>
+        <v>1696.355</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18">
         <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="str">
         <f>(1-Model!$B$7)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
@@ -1226,83 +1229,94 @@
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B74" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>68</v>
       </c>
       <c r="B2" t="s">
         <v>76</v>
       </c>
       <c r="C2" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C3" t="s">
+        <v>68</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>