--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="forward_adj_net_income">Model!$B$12</definedName>
-    <definedName name="upside">Model!$B$13</definedName>
     <definedName name="implied_equity_value">Model!$B$14</definedName>
     <definedName name="current_price">Model!$B$6</definedName>
     <definedName name="diluted_shares">Model!$B$7</definedName>
     <definedName name="forward_adj_eps">Model!$B$8</definedName>
     <definedName name="target_pe">Model!$B$9</definedName>
     <definedName name="fair_value">Model!$B$11</definedName>
+    <definedName name="forward_adj_net_income">Model!$B$12</definedName>
+    <definedName name="upside">Model!$B$13</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>General Mills forward adjusted EPS valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Forward adjusted earnings valuation for General Mills. Bear and bull cases flex normalized earnings and the target P/E multiple.
 </t>
   </si>
   <si>
-    <t>As of 2026-07-18  ·  Currency: USD  ·  https://modeledge.ai/model/fm_fb588654677ad2a963dc068d95ef7baf</t>
+    <t>As of 2026-10-02  ·  Currency: USD  ·  https://modeledge.ai/model/fm_fb588654677ad2a963dc068d95ef7baf</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Forward adjusted EPS</t>
   </si>
   <si>
     <t>Target forward P/E</t>
   </si>
   <si>
     <t>Calculations</t>
   </si>
   <si>
     <t>fair_value</t>
   </si>
   <si>
     <t>forward_adj_net_income</t>
   </si>
@@ -93,66 +93,114 @@
   <si>
     <t>Fair value per share</t>
   </si>
   <si>
     <t>Upside/downside</t>
   </si>
   <si>
     <t>Forward adjusted net income</t>
   </si>
   <si>
     <t>Implied equity value</t>
   </si>
   <si>
     <t>Scenarios (reference)</t>
   </si>
   <si>
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
-    <t>forward_adj_eps = 3.1, target_pe = 10</t>
+    <t>forward_adj_eps = 2.8, target_pe = 10</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
-    <t>forward_adj_eps = 3.75, target_pe = 14</t>
+    <t>forward_adj_eps = 3.45, target_pe = 14</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>October 2 Model Edge reference GIS quote $32.01, refreshed 2026-10-02T17:10:09.150101-06:00. Price alone is not evidence to change operating forecasts; BRUN separately refreshes the existing peer-relative valuation.</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>October 2 8-K confirms September 29 annual-meeting certificate amendments (officer exculpation and federal forum); the advisory proposal limiting preferred-stock authority is not preferred issuance. Ten directors received 5,323 contingent RSUs each (53,230 total); they vest at the next annual meeting and are not a new operating forecast. Keep $3.10 EPS and 12x, $37.20 base.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/GIS/filing/8-K/0001628280-26-064413</t>
+  </si>
+  <si>
+    <t>September 30 Modeledge reference GIS price $32.16, refreshed 2026-09-30T15:27:36.602409-06:00. This quote refresh changes market-relative outputs; any intrinsic effects are separately explained. For USAU only, the existing financing-price formula mechanically links valuation to price.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>September 30 shares fell 4.91%. New 8-K appoints Dana McNabb CEO from January 1, 2027 with Jeff Harmening becoming executive chair. No new earnings forecast accompanies the transition. Preserve $3.10 normalized EPS, 12x and $37.20 intrinsic value; executive salary/incentive terms alone do not support a new operating-margin forecast or establish causation for the entire price decline.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/GIS/filing/8-K/0001628280-26-063892</t>
+  </si>
+  <si>
+    <t>September 29 Modeledge reference GIS stock price $33.82, retrieved 2026-09-29T15:15:08.064958-06:00; a post-session reference snapshot, not an asserted official close. No operating or intrinsic valuation inputs changed in this review.</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>September 29 AGM transcript fully reviewed: approximately $750M FY2027 savings and $3B cumulative through FY2030 combine HMM, transformation and other actions. These savings fund inflation offsets and reinvestment and are not incremental EPS guidance. Preserve $3.10 forward adjusted EPS and 12x. Blank-check preferred proposal concerns authority; no preference shares are outstanding. Historical annual/proxy/Q1 source reconciliation remains partial.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/GIS/Transcript/7573faae882da29f3331663ebb667c88</t>
+  </si>
+  <si>
+    <t>September 23 Q1 FY2027 release reaffirmed adjusted EPS guidance of $3.00-$3.20. Correct the prior $3.40 forward EPS to the $3.10 midpoint; this is a catch-up correction, not a newly announced guidance cut. Preserve 12x base P/E and original absolute scenario EPS deviations: bear $2.80 at 10x and bull $3.45 at 14x are analyst sensitivities, not company guidance. Update weighted diluted shares to Q1 537.9M. Inflation is expected near the high end of 4%-5%; savings are already part of the guide and are not added twice. Historical July-to-September source review remains incomplete.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/40704/000162828026063141/a20260923ex99.htm</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>September 23 reference GIS price $35.82; quote timestamp 2026-09-23T15:03:25.957482-06:00. Market price alone does not change operating value.</t>
   </si>
   <si>
     <t>General Mills reported fiscal 2026 adjusted diluted EPS of $3.55; reported GAAP earnings were depressed by non-cash impairment and divestiture-related charges.</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/40704/000162828026046337/0001628280-26-046337-index.html</t>
   </si>
   <si>
     <t>2026-07-18</t>
   </si>
   <si>
     <t>Intermediate calculations materialized from expressions; referenced by formulas on the Model sheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
@@ -521,67 +569,67 @@
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>38.485</v>
+        <v>32.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7">
-        <v>538.5</v>
+        <v>537.9</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9">
         <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="str">
         <f>(Model!$B$8*Model!$B$9)</f>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
@@ -675,83 +723,171 @@
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
         <v>29</v>
       </c>
-      <c r="C2" t="s">
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>