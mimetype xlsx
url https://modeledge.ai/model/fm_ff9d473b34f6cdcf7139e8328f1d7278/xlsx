--- v0 (2026-08-11)
+++ v1 (2026-10-10)
@@ -10,96 +10,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Model" sheetId="1" r:id="rId1"/>
     <sheet name="Calc" sheetId="2" r:id="rId4"/>
     <sheet name="Sources" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="diluted_shares_b">Model!$B$10</definedName>
-[...4 lines deleted...]
-    <definedName name="owner_earnings_fair_value">Model!$B$32</definedName>
+    <definedName name="peg_core_value">Model!$B$27</definedName>
+    <definedName name="peg_fair_value">Model!$B$31</definedName>
+    <definedName name="upside">Model!$B$36</definedName>
+    <definedName name="fair_value">Model!$B$34</definedName>
     <definedName name="observed_peg">Model!$B$35</definedName>
-    <definedName name="growth_value_weight">Model!$B$13</definedName>
-[...7 lines deleted...]
-    <definedName name="long_term_eps_growth">Model!$B$16</definedName>
+    <definedName name="eps_2027e">Model!$B$22</definedName>
     <definedName name="owner_earnings_equity_value_usd_b">Model!$B$29</definedName>
     <definedName name="current_core_price">Model!$B$30</definedName>
     <definedName name="current_core_pe">Model!$B$33</definedName>
+    <definedName name="diluted_shares_b">Model!$B$10</definedName>
+    <definedName name="equity_method_investments_usd_b">Model!$B$12</definedName>
+    <definedName name="long_term_eps_growth">Model!$B$16</definedName>
+    <definedName name="target_peg">Model!$B$20</definedName>
+    <definedName name="normalized_owner_earnings_usd_b">Model!$B$24</definedName>
+    <definedName name="net_nonoperating_assets_usd_b">Model!$B$26</definedName>
+    <definedName name="net_nonoperating_assets_per_share">Model!$B$28</definedName>
+    <definedName name="cash_short_term_usd_b">Model!$B$7</definedName>
     <definedName name="current_price">Model!$B$8</definedName>
-    <definedName name="debt_usd_b">Model!$B$9</definedName>
     <definedName name="investment_haircut">Model!$B$14</definedName>
     <definedName name="owner_earnings_yield">Model!$B$19</definedName>
-    <definedName name="net_nonoperating_assets_per_share">Model!$B$28</definedName>
+    <definedName name="target_pe">Model!$B$25</definedName>
+    <definedName name="annual_sbc_charge_usd_b">Model!$B$6</definedName>
     <definedName name="normalized_fcf_usd_b">Model!$B$18</definedName>
-    <definedName name="eps_2027e">Model!$B$22</definedName>
-[...2 lines deleted...]
-    <definedName name="upside">Model!$B$36</definedName>
+    <definedName name="debt_usd_b">Model!$B$9</definedName>
+    <definedName name="investments_usd_b">Model!$B$15</definedName>
+    <definedName name="next_year_eps_growth">Model!$B$17</definedName>
+    <definedName name="owner_earnings_fair_value">Model!$B$32</definedName>
     <definedName name="eps_2026e">Model!$B$11</definedName>
+    <definedName name="growth_value_weight">Model!$B$13</definedName>
+    <definedName name="haircut_investments_usd_b">Model!$B$23</definedName>
   </definedNames>
   <calcPr calcId="122211" fullCalcOnLoad="true"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <si>
     <t>Uber growth-security PEG and owner-earnings valuation</t>
   </si>
   <si>
     <t xml:space="preserve">Values Uber as a growth security using a Lynch-style PEG framework for the operating business, informed by Fisher's emphasis on durable platform quality and reinvestment runway, and cross-checked with a Graham-style normalized owner-earnings yield. Unrealized investment gains are excluded from earnings. Cash and unrestricted investments are added separately after a valuation haircut, debt is deducted, and restricted insurance assets are excluded because they support insurance reserves. The model is standalone and pre-Delivery Hero close: it credits Uber's already-owned stake at carrying value after the haircut but gives no value to unclosed synergies and does not subtract future acquisition financing without also consolidating the acquired earning power.
 </t>
   </si>
   <si>
-    <t>As of 2026-08-05  ·  Currency: USD  ·  https://modeledge.ai/model/fm_ff9d473b34f6cdcf7139e8328f1d7278</t>
+    <t>As of 2026-09-11  ·  Currency: USD  ·  https://modeledge.ai/model/fm_ff9d473b34f6cdcf7139e8328f1d7278</t>
   </si>
   <si>
     <t>Inputs</t>
   </si>
   <si>
     <t>Economic SBC charge</t>
   </si>
   <si>
     <t>Cash and short-term investments</t>
   </si>
   <si>
     <t>Current share price</t>
   </si>
   <si>
     <t>Short- and long-term debt</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
     <t>Normalized non-GAAP EPS</t>
   </si>
   <si>
     <t>Equity-method investments</t>
   </si>
@@ -218,50 +218,74 @@
     <t>base</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>bear</t>
   </si>
   <si>
     <t>annual_sbc_charge_usd_b = 2.4, eps_2026e = 3.3, investment_haircut = 0.3, long_term_eps_growth = 0.14, next_year_eps_growth = 0.15, normalized_fcf_usd_b = 8.5, owner_earnings_yield = 0.065, target_peg = 0.8</t>
   </si>
   <si>
     <t>bull</t>
   </si>
   <si>
     <t>annual_sbc_charge_usd_b = 1.9, eps_2026e = 3.3, investment_haircut = 0, long_term_eps_growth = 0.22, next_year_eps_growth = 0.28, normalized_fcf_usd_b = 11.5, owner_earnings_yield = 0.0425, target_peg = 1.2</t>
   </si>
   <si>
     <t>Claim</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Accessed</t>
+  </si>
+  <si>
+    <t>September 11 Modeledge reference share price $71.67. The share quote changes market-relative outputs, not operating forecasts or intrinsic fair value.</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>September 11 prospectus prices EUR4.5B across five maturities, with EUR4.4644325B proceeds before expenses and approximately EUR4.453B net after estimated expenses. Settlement is expected September 15; stated use is general corporate purposes. Do not add unsettled gross debt or proceeds to current net debt or assume incremental acquisition synergy. Preserve the existing PEG/normalized-FCF valuation.</t>
+  </si>
+  <si>
+    <t>https://www.sec.gov/Archives/edgar/data/1543151/000155278126000481/0001552781-26-000481-index.html</t>
+  </si>
+  <si>
+    <t>September 10 Modeledge reference share price $72.56; market price alone is not used to revise operating forecasts.</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>September 10 conference: consumer demand remained robust; savings from the approximately 10% workforce restructuring are intended for reinvestment. AV access to over 120,000 vehicles is not deployed fleet or immediate revenue; major scaling is discussed for 2028-2029. Delivery Hero remains conditional. No quantified EPS/FCF replacement was given.</t>
+  </si>
+  <si>
+    <t>https://modeledge.ai/company/UBER/Transcript/9c6ea220563f218aec34f14ba2fad90c</t>
   </si>
   <si>
     <t>Q2 2026 operating results, guidance, cash flow, balance sheet investments, debt, and diluted shares</t>
   </si>
   <si>
     <t>https://investor.uber.com/news-events/news/press-release-details/2026/Uber-Announces-Results-for-Second-Quarter-2026/default.aspx</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>FY2025 non-GAAP EPS and free cash flow baseline</t>
   </si>
   <si>
     <t>https://investor.uber.com/news-events/news/press-release-details/2026/Uber-Announces-Results-for-Fourth-Quarter-and-Full-Year-2025/default.aspx</t>
   </si>
   <si>
     <t>Delivery Hero offer terms, existing stake, financing, timing, and expected accretion</t>
   </si>
   <si>
     <t>https://investor.uber.com/news-events/news/press-release-details/2026/Uber-Announces-Acquisition-Offer-for-Delivery-Hero/default.aspx</t>
   </si>
   <si>
     <t>UBER market-price reference</t>
   </si>
@@ -695,51 +719,51 @@
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>2.1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>5.391</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="7">
-        <v>71.99</v>
+        <v>71.67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6">
         <v>12.723</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>2.05</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
         <v>3.3</v>
       </c>
@@ -1110,116 +1134,160 @@
     </row>
     <row r="58">
       <c r="A58" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B58" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="44"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="60"/>
     <col customWidth="true" max="2" min="2" width="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>57</v>
       </c>
       <c r="B2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" t="s">
         <v>60</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" t="s">
         <v>64</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
         <v>65</v>
       </c>
-      <c r="C5" t="s">
-        <v>59</v>
+      <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>